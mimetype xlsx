--- v0 (2026-01-10)
+++ v1 (2026-06-11)
@@ -5,51 +5,51 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="236" uniqueCount="236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="141" uniqueCount="141">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>02100087</t>
   </si>
   <si>
     <t>SHATTO JEFFREY J</t>
   </si>
   <si>
@@ -112,714 +112,401 @@
   <si>
     <t>WARREN LISA</t>
   </si>
   <si>
     <t>117 DRIFTWOOD DR</t>
   </si>
   <si>
     <t>02100245</t>
   </si>
   <si>
     <t>BEALER LUCINDA GEORGE</t>
   </si>
   <si>
     <t>148 DRIFTWOOD DR</t>
   </si>
   <si>
     <t>02100253</t>
   </si>
   <si>
     <t>MCILVEEN TROY E</t>
   </si>
   <si>
     <t>1727 HEATHER LN</t>
   </si>
   <si>
-    <t>02100302</t>
-[...16 lines deleted...]
-  <si>
     <t>02100333</t>
   </si>
   <si>
     <t>WHITE MARY ANN</t>
   </si>
   <si>
     <t>1725 BRIARCREST</t>
   </si>
   <si>
     <t>0210079322698000</t>
   </si>
   <si>
     <t>FRANCIS KEVIN M &amp; ALLISON J S&amp;T</t>
   </si>
   <si>
     <t xml:space="preserve">113 MADISON  
 </t>
   </si>
   <si>
-    <t>0210511707773066</t>
-[...24 lines deleted...]
-  <si>
     <t>0210673522728000</t>
   </si>
   <si>
     <t>ZETZER RONALD L ETAL</t>
   </si>
   <si>
     <t xml:space="preserve">500 W SECOND  
 </t>
   </si>
   <si>
     <t>0210673523436000</t>
   </si>
   <si>
     <t xml:space="preserve">SECOND  
 </t>
   </si>
   <si>
     <t>0210680822560000</t>
   </si>
   <si>
     <t>BODI DALAH ANN</t>
   </si>
   <si>
     <t xml:space="preserve">1758 E STATE ST  
 PORT CLINTON OH 43452</t>
   </si>
   <si>
     <t>0210680822564000</t>
   </si>
   <si>
     <t>WINNING JACOB L</t>
   </si>
   <si>
     <t xml:space="preserve">1754 E STATE ST  
 PORT CLINTON OH 43452</t>
   </si>
   <si>
-    <t>0210730529310002</t>
-[...8 lines deleted...]
-  <si>
     <t>0210743824756000</t>
   </si>
   <si>
     <t>CARSON JEFFREY L</t>
   </si>
   <si>
     <t xml:space="preserve">BATAAN (REAR)  
 </t>
   </si>
   <si>
-    <t>0210809718052000</t>
-[...8 lines deleted...]
-  <si>
     <t>0210855118669000</t>
   </si>
   <si>
     <t>COSEY MARY F</t>
   </si>
   <si>
     <t xml:space="preserve">212 SHORT  
 </t>
   </si>
   <si>
     <t>0210975921253000</t>
   </si>
   <si>
     <t>YOUNG JASON D</t>
   </si>
   <si>
     <t xml:space="preserve">711 CONCORD LN  
 PORT CLINTON OH 43452</t>
   </si>
   <si>
     <t>0211173824094000</t>
   </si>
   <si>
     <t>MAZUR KENNETH R</t>
   </si>
   <si>
     <t xml:space="preserve">201 BEECH ST  
 PORT CLINTON OH 43452</t>
   </si>
   <si>
     <t>0211238327207000</t>
   </si>
   <si>
     <t>HENDRIX ELIZABETH V &amp; BRANDI N</t>
   </si>
   <si>
     <t xml:space="preserve">321 WASHINGTON  
 </t>
   </si>
   <si>
-    <t>0211321729194001</t>
-[...18 lines deleted...]
-  <si>
     <t>0211363029201000</t>
   </si>
   <si>
     <t>HESCHEL MARY E</t>
   </si>
   <si>
     <t xml:space="preserve">326 E THIRD  
 </t>
   </si>
   <si>
     <t>0211648622282000</t>
   </si>
   <si>
     <t xml:space="preserve">W THIRD  
 PORT CLINTON OH 43452</t>
   </si>
   <si>
-    <t>0211654222350005</t>
-[...15 lines deleted...]
-  <si>
     <t>0211664122469000</t>
   </si>
   <si>
     <t>MAGI SEAN P</t>
   </si>
   <si>
     <t xml:space="preserve">525 E SECOND  
 </t>
   </si>
   <si>
     <t>0211682322708000</t>
   </si>
   <si>
     <t>GUARDIAN CITY INVESTMENTS LLC</t>
   </si>
   <si>
     <t xml:space="preserve">736 W THIRD  
 </t>
   </si>
   <si>
-    <t>0211692922847000</t>
-[...18 lines deleted...]
-  <si>
     <t>0211696522892000</t>
   </si>
   <si>
     <t>MITCHELL BILLY E</t>
   </si>
   <si>
     <t xml:space="preserve">306 W 2ND ST  
 PORT CLINTON OH 43452</t>
   </si>
   <si>
     <t>0211705523006000</t>
   </si>
   <si>
     <t>WYNN WILLIAM W III</t>
   </si>
   <si>
     <t xml:space="preserve">221 HARRISON  
 </t>
   </si>
   <si>
-    <t>0211711923089000</t>
-[...15 lines deleted...]
-  <si>
     <t>0211719423180000</t>
   </si>
   <si>
     <t>BAKER JACKIE LEE JR</t>
   </si>
   <si>
     <t xml:space="preserve">420 MONROE  
 </t>
   </si>
   <si>
     <t>0211732723336000</t>
   </si>
   <si>
     <t>JUSTICE CARLOS &amp; LINDA</t>
   </si>
   <si>
     <t xml:space="preserve">W SECOND  
 </t>
   </si>
   <si>
     <t>0211733323345000</t>
   </si>
   <si>
     <t>HERMES JULIE</t>
   </si>
   <si>
     <t xml:space="preserve">617 THIRD  
 </t>
   </si>
   <si>
-    <t>0211738323402001</t>
-[...8 lines deleted...]
-  <si>
     <t>0211738723407000</t>
   </si>
   <si>
     <t>FONTANA JULIE A</t>
   </si>
   <si>
     <t xml:space="preserve">623 HARRISON ST  
 PORT CLINTON OH 43452</t>
   </si>
   <si>
     <t>0211740531089000</t>
   </si>
   <si>
     <t>GARDNER PATRICK</t>
   </si>
   <si>
     <t xml:space="preserve">827 MARYLAND ST  
 PORT CLINTON OH 43452</t>
   </si>
   <si>
     <t>0211742417362000</t>
   </si>
   <si>
     <t>MOORE JOHN &amp; YVETTE</t>
   </si>
   <si>
     <t xml:space="preserve">JACKSON  
 </t>
   </si>
   <si>
     <t>0211746423505000</t>
   </si>
   <si>
     <t>MAREZ REBECCA</t>
   </si>
   <si>
     <t xml:space="preserve">717 JACKSON DR  
 PORT CLINTON OH 43452</t>
   </si>
   <si>
-    <t>0211746923510000</t>
-[...18 lines deleted...]
-  <si>
     <t>0211761623684000</t>
   </si>
   <si>
     <t>WALKER JAMES &amp; KAREN S&amp;T</t>
   </si>
   <si>
     <t xml:space="preserve">430 W FIFTH  
 </t>
   </si>
   <si>
     <t>0211782223933000</t>
   </si>
   <si>
     <t>DONAHUE BARBARA ANN</t>
   </si>
   <si>
     <t xml:space="preserve">117 ELM ST  
 PORT CLINTON OH 43452</t>
   </si>
   <si>
     <t>0211785623986000</t>
   </si>
   <si>
     <t>GOOD RICHARD</t>
   </si>
   <si>
     <t xml:space="preserve">PERRY (REAR)  
 </t>
   </si>
   <si>
-    <t>0211789424024000</t>
-[...58 lines deleted...]
-  <si>
     <t>0211836524600000</t>
   </si>
   <si>
     <t>CARTER ALLEN &amp; ANGELA S&amp;T</t>
   </si>
   <si>
     <t xml:space="preserve">839 MARYLAND ST  
 PORT CLINTON OH 43452</t>
   </si>
   <si>
     <t>0211838924627000</t>
   </si>
   <si>
     <t>PARKER CONEDA SMALLWOOD</t>
   </si>
   <si>
     <t xml:space="preserve">423 HURON CT  
 PORT CLINTON OH 43452</t>
   </si>
   <si>
     <t>0211840524644000</t>
   </si>
   <si>
-    <t>MARQUEZ RALPH &amp; TAMMY S&amp;T</t>
+    <t>OTTAWA LAND REUTILIZTION CORPORATION</t>
   </si>
   <si>
     <t xml:space="preserve">321 HOOVER DR  
 PORT CLINTON OH 43452</t>
   </si>
   <si>
-    <t>0211843224680000</t>
-[...8 lines deleted...]
-  <si>
     <t>0211844024694000</t>
   </si>
   <si>
     <t>GIBSON RONALD &amp; BRANDON STEELE HAVENS</t>
   </si>
   <si>
     <t xml:space="preserve">315 SUPERIOR CT  
 PORT CLINTON OH 43452</t>
   </si>
   <si>
     <t>0211846724741000</t>
   </si>
   <si>
     <t>HAVENS ROBERT</t>
   </si>
   <si>
     <t xml:space="preserve">318 GARFIELD DR  
 PORT CLINTON OH 43452</t>
   </si>
   <si>
     <t>0211848624773000</t>
   </si>
   <si>
     <t>BORSK CRAIG</t>
   </si>
   <si>
     <t xml:space="preserve">117 ANN ST  
 PORT CLINTON OH 43452</t>
   </si>
   <si>
-    <t>0211857024873000</t>
-[...28 lines deleted...]
-  <si>
     <t>0211913026284000</t>
   </si>
   <si>
     <t>CHURCH OF GOD OF PORT CLINTON</t>
   </si>
   <si>
     <t xml:space="preserve">915 E STATE ST  
 PORT CLINTON OH 43452</t>
   </si>
   <si>
-    <t>0211922131671000</t>
-[...12 lines deleted...]
-    <t>NATOLI JULIE D</t>
+    <t>0211991129997011</t>
+  </si>
+  <si>
+    <t>ELLM VENTURES LLC</t>
   </si>
   <si>
     <t xml:space="preserve">537 W LAKESHORE  
 </t>
   </si>
   <si>
-    <t>0211991129997011</t>
-[...4 lines deleted...]
-  <si>
     <t>0212040832693000</t>
   </si>
   <si>
     <t>H &amp; H ENTERPRISES OHIO LLC</t>
   </si>
   <si>
     <t xml:space="preserve">125 WALNUT ST  
 PORT CLINTON OH 43452</t>
-  </si>
-[...27 lines deleted...]
-    <t>0212091434457054</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,0.00"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -832,77 +519,77 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F80" headerRowCount="1">
-  <autoFilter ref="A1:F80"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F46" headerRowCount="1">
+  <autoFilter ref="A1:F46"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=45533&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=46762&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=45538&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=46415&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=46773&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=47203&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=47362&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=47635&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=46436&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=48837&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=49039&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=49716&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=32623&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=32843&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=32852&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=32987&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=32993&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=32996&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=33017&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=33019&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=50517&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=33121&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=33147&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=33169&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=33210&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=33253&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=33258&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=33283&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=33286&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=33295&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=33516&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=50364&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=33669&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=33699&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=33870&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=34004&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=34026&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=34037&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=34128&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=34177&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=34181&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=34258&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=34376&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=34382&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=34439&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=34441&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=34461&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=34474&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=34507&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=34513&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=34535&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=34648&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=34839&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=34867&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=34908&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=34967&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=35037&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=35245&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=35292&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=35340&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=35384&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=35408&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=35425&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=35447&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=35457&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=35478&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=35494&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=35585&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=35676&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=35717&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=35782&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=35809&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=35839&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=35840&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=36002&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=36076&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=36107&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=36120&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=36148&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=45533&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=46762&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=45538&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=46415&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=46773&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=47203&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=47362&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=47635&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=46436&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=49716&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=32623&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=32993&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=32996&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=33017&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=33019&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=33121&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=33169&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=33210&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=33253&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=33258&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=33295&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=33516&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=33699&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=33870&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=34037&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=34128&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=34258&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=34376&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=34382&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=34441&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=34461&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=34474&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=34507&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=34648&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=34839&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=34867&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=35384&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=35408&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=35425&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=35457&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=35478&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=35494&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=35782&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=35840&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=36002&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F80"/>
+  <dimension ref="A1:F46"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.02606964111328" customWidth="1"/>
-    <col min="2" max="2" width="55.717002868652344" customWidth="1"/>
+    <col min="2" max="2" width="42.20230484008789" customWidth="1"/>
     <col min="3" max="3" width="18.4958438873291" customWidth="1"/>
     <col min="4" max="4" width="22.31698989868164" customWidth="1"/>
     <col min="5" max="5" width="11.245378494262695" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
@@ -939,51 +626,51 @@
       </c>
       <c r="D3" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="3">
         <v>331.32</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="3">
-        <v>158.13</v>
+        <v>4.11</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="3">
         <v>693</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>10</v>
       </c>
     </row>
@@ -1079,1499 +766,785 @@
       </c>
       <c r="D10" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="3">
         <v>1690.7</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>36</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>37</v>
       </c>
       <c r="E11" s="3">
-        <v>247.73</v>
+        <v>8919.43</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>39</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D12" s="0" t="s">
+      <c r="D12" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="3">
-        <v>117.63</v>
+        <v>928.4</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>41</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>42</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D13" s="0" t="s">
+      <c r="D13" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E13" s="3">
-        <v>8919.43</v>
+        <v>123181.04</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>44</v>
       </c>
       <c r="B14" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="C14" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D14" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="C14" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E14" s="3">
-        <v>928.4</v>
+        <v>758.74</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="B15" s="0" t="s">
         <v>47</v>
       </c>
-      <c r="B15" s="0" t="s">
+      <c r="C15" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D15" s="2" t="s">
         <v>48</v>
       </c>
-      <c r="C15" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E15" s="3">
-        <v>162.27</v>
+        <v>5819.04</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="B16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="B16" s="0" t="s">
+      <c r="C16" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D16" s="2" t="s">
         <v>51</v>
       </c>
-      <c r="C16" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E16" s="3">
-        <v>162.27</v>
+        <v>362.29</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>53</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>54</v>
       </c>
       <c r="E17" s="3">
-        <v>383.83</v>
+        <v>54.95</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>55</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>56</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>57</v>
       </c>
       <c r="E18" s="3">
-        <v>123181.04</v>
+        <v>2131.85</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>58</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="2" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E19" s="3">
-        <v>758.74</v>
+        <v>853.26</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="2" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E20" s="3">
-        <v>5819.04</v>
+        <v>3659.57</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="2" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E21" s="3">
-        <v>362.29</v>
+        <v>677.06</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D22" s="2" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E22" s="3">
-        <v>906.14</v>
+        <v>1381.48</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>70</v>
+        <v>53</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>71</v>
       </c>
       <c r="E23" s="3">
-        <v>54.95</v>
+        <v>88.81</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
         <v>72</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>73</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>74</v>
       </c>
       <c r="E24" s="3">
-        <v>888.66</v>
+        <v>3143.09</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>75</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>76</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>77</v>
       </c>
       <c r="E25" s="3">
-        <v>2131.85</v>
+        <v>3564.4</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>78</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>79</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>80</v>
       </c>
       <c r="E26" s="3">
-        <v>853.26</v>
+        <v>1089.24</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>81</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>82</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>83</v>
       </c>
       <c r="E27" s="3">
-        <v>3659.57</v>
+        <v>1164.68</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>84</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>85</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>86</v>
       </c>
       <c r="E28" s="3">
-        <v>677.06</v>
+        <v>4096.55</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
         <v>87</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>88</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>89</v>
       </c>
       <c r="E29" s="3">
-        <v>106.13</v>
+        <v>80100.55</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
         <v>90</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>91</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>92</v>
       </c>
       <c r="E30" s="3">
-        <v>2.66</v>
+        <v>622.23</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>93</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>94</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D31" s="2" t="s">
         <v>95</v>
       </c>
       <c r="E31" s="3">
-        <v>1381.48</v>
+        <v>28.21</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
         <v>96</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>70</v>
+        <v>97</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D32" s="2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="E32" s="3">
-        <v>88.81</v>
+        <v>1183.85</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>48</v>
+        <v>100</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D33" s="2" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="E33" s="3">
-        <v>98.72</v>
+        <v>10958.04</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D34" s="2" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="E34" s="3">
-        <v>10167.34</v>
+        <v>172.17</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D35" s="2" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="E35" s="3">
-        <v>3143.09</v>
+        <v>354.67</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D36" s="2" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="E36" s="3">
-        <v>3564.4</v>
+        <v>1903.6</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D37" s="2" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="E37" s="3">
-        <v>653.81</v>
+        <v>287.3</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D38" s="2" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="E38" s="3">
-        <v>360.05</v>
+        <v>371.81</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D39" s="2" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="E39" s="3">
-        <v>1089.24</v>
+        <v>620.3</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D40" s="2" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E40" s="3">
-        <v>1164.68</v>
+        <v>16077.13</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>88</v>
+        <v>124</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D41" s="2" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="E41" s="3">
-        <v>91.15</v>
+        <v>202.37</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D42" s="2" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="E42" s="3">
-        <v>480.74</v>
+        <v>888.21</v>
       </c>
       <c r="F42" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D43" s="2" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="E43" s="3">
-        <v>4096.55</v>
+        <v>1274.69</v>
       </c>
       <c r="F43" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D44" s="2" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="E44" s="3">
-        <v>80100.55</v>
+        <v>5660.02</v>
       </c>
       <c r="F44" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D45" s="2" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="E45" s="3">
-        <v>1222.23</v>
+        <v>1295.21</v>
       </c>
       <c r="F45" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D46" s="2" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="E46" s="3">
-        <v>1.13</v>
+        <v>1286.26</v>
       </c>
       <c r="F46" s="1" t="s">
-        <v>10</v>
-[...678 lines deleted...]
-      <c r="F80" s="1" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
     <hyperlink ref="F22" r:id="rId22"/>
     <hyperlink ref="F23" r:id="rId23"/>
     <hyperlink ref="F24" r:id="rId24"/>
     <hyperlink ref="F25" r:id="rId25"/>
     <hyperlink ref="F26" r:id="rId26"/>
     <hyperlink ref="F27" r:id="rId27"/>
     <hyperlink ref="F28" r:id="rId28"/>
     <hyperlink ref="F29" r:id="rId29"/>
     <hyperlink ref="F30" r:id="rId30"/>
     <hyperlink ref="F31" r:id="rId31"/>
     <hyperlink ref="F32" r:id="rId32"/>
     <hyperlink ref="F33" r:id="rId33"/>
     <hyperlink ref="F34" r:id="rId34"/>
     <hyperlink ref="F35" r:id="rId35"/>
     <hyperlink ref="F36" r:id="rId36"/>
     <hyperlink ref="F37" r:id="rId37"/>
     <hyperlink ref="F38" r:id="rId38"/>
     <hyperlink ref="F39" r:id="rId39"/>
     <hyperlink ref="F40" r:id="rId40"/>
     <hyperlink ref="F41" r:id="rId41"/>
     <hyperlink ref="F42" r:id="rId42"/>
     <hyperlink ref="F43" r:id="rId43"/>
     <hyperlink ref="F44" r:id="rId44"/>
     <hyperlink ref="F45" r:id="rId45"/>
     <hyperlink ref="F46" r:id="rId46"/>
-    <hyperlink ref="F47" r:id="rId47"/>
-[...32 lines deleted...]
-    <hyperlink ref="F80" r:id="rId80"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>