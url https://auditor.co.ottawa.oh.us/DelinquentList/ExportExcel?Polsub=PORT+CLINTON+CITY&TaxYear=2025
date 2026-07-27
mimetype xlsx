--- v1 (2026-06-11)
+++ v2 (2026-07-27)
@@ -5,174 +5,137 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="141" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="120">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>02100087</t>
   </si>
   <si>
     <t>SHATTO JEFFREY J</t>
   </si>
   <si>
     <t>PORT CLINTON CSD</t>
   </si>
   <si>
     <t>195 MORNINGSIDE DR</t>
   </si>
   <si>
     <t>View</t>
   </si>
   <si>
     <t>02100124</t>
   </si>
   <si>
     <t>GUSEMAN SUSAN K</t>
   </si>
   <si>
     <t>183 DRIFTWOOD DR</t>
   </si>
   <si>
-    <t>02100198</t>
-[...7 lines deleted...]
-  <si>
     <t>02100210</t>
   </si>
   <si>
     <t>BENJAMIN COURTNEY A</t>
   </si>
   <si>
     <t>148 MORNINGSIDE DR</t>
   </si>
   <si>
     <t>02100216</t>
   </si>
   <si>
     <t>KOPCHAK KATHLEEN &amp; ALLEN A</t>
   </si>
   <si>
     <t>1804 BRIARCREST DR</t>
   </si>
   <si>
     <t>02100224</t>
   </si>
   <si>
     <t>KREJCI GEORGE &amp; MARY MAHON</t>
   </si>
   <si>
     <t>188 MORNINGSIDE DR</t>
   </si>
   <si>
-    <t>02100228</t>
-[...16 lines deleted...]
-  <si>
     <t>02100253</t>
   </si>
   <si>
     <t>MCILVEEN TROY E</t>
   </si>
   <si>
     <t>1727 HEATHER LN</t>
   </si>
   <si>
     <t>02100333</t>
   </si>
   <si>
     <t>WHITE MARY ANN</t>
   </si>
   <si>
     <t>1725 BRIARCREST</t>
-  </si>
-[...8 lines deleted...]
-</t>
   </si>
   <si>
     <t>0210673522728000</t>
   </si>
   <si>
     <t>ZETZER RONALD L ETAL</t>
   </si>
   <si>
     <t xml:space="preserve">500 W SECOND  
 </t>
   </si>
   <si>
     <t>0210673523436000</t>
   </si>
   <si>
     <t xml:space="preserve">SECOND  
 </t>
   </si>
   <si>
     <t>0210680822560000</t>
   </si>
   <si>
     <t>BODI DALAH ANN</t>
   </si>
   <si>
@@ -218,117 +181,97 @@
   <si>
     <t xml:space="preserve">711 CONCORD LN  
 PORT CLINTON OH 43452</t>
   </si>
   <si>
     <t>0211173824094000</t>
   </si>
   <si>
     <t>MAZUR KENNETH R</t>
   </si>
   <si>
     <t xml:space="preserve">201 BEECH ST  
 PORT CLINTON OH 43452</t>
   </si>
   <si>
     <t>0211238327207000</t>
   </si>
   <si>
     <t>HENDRIX ELIZABETH V &amp; BRANDI N</t>
   </si>
   <si>
     <t xml:space="preserve">321 WASHINGTON  
 </t>
   </si>
   <si>
-    <t>0211363029201000</t>
-[...8 lines deleted...]
-  <si>
     <t>0211648622282000</t>
   </si>
   <si>
     <t xml:space="preserve">W THIRD  
 PORT CLINTON OH 43452</t>
   </si>
   <si>
     <t>0211664122469000</t>
   </si>
   <si>
     <t>MAGI SEAN P</t>
   </si>
   <si>
     <t xml:space="preserve">525 E SECOND  
 </t>
   </si>
   <si>
     <t>0211682322708000</t>
   </si>
   <si>
     <t>GUARDIAN CITY INVESTMENTS LLC</t>
   </si>
   <si>
     <t xml:space="preserve">736 W THIRD  
 </t>
   </si>
   <si>
     <t>0211696522892000</t>
   </si>
   <si>
     <t>MITCHELL BILLY E</t>
   </si>
   <si>
     <t xml:space="preserve">306 W 2ND ST  
 PORT CLINTON OH 43452</t>
   </si>
   <si>
     <t>0211705523006000</t>
   </si>
   <si>
     <t>WYNN WILLIAM W III</t>
   </si>
   <si>
     <t xml:space="preserve">221 HARRISON  
 </t>
   </si>
   <si>
-    <t>0211719423180000</t>
-[...8 lines deleted...]
-  <si>
     <t>0211732723336000</t>
   </si>
   <si>
     <t>JUSTICE CARLOS &amp; LINDA</t>
   </si>
   <si>
     <t xml:space="preserve">W SECOND  
 </t>
   </si>
   <si>
     <t>0211733323345000</t>
   </si>
   <si>
     <t>HERMES JULIE</t>
   </si>
   <si>
     <t xml:space="preserve">617 THIRD  
 </t>
   </si>
   <si>
     <t>0211738723407000</t>
   </si>
   <si>
     <t>FONTANA JULIE A</t>
   </si>
@@ -392,60 +335,50 @@
   <si>
     <t>GOOD RICHARD</t>
   </si>
   <si>
     <t xml:space="preserve">PERRY (REAR)  
 </t>
   </si>
   <si>
     <t>0211836524600000</t>
   </si>
   <si>
     <t>CARTER ALLEN &amp; ANGELA S&amp;T</t>
   </si>
   <si>
     <t xml:space="preserve">839 MARYLAND ST  
 PORT CLINTON OH 43452</t>
   </si>
   <si>
     <t>0211838924627000</t>
   </si>
   <si>
     <t>PARKER CONEDA SMALLWOOD</t>
   </si>
   <si>
     <t xml:space="preserve">423 HURON CT  
-PORT CLINTON OH 43452</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">321 HOOVER DR  
 PORT CLINTON OH 43452</t>
   </si>
   <si>
     <t>0211844024694000</t>
   </si>
   <si>
     <t>GIBSON RONALD &amp; BRANDON STEELE HAVENS</t>
   </si>
   <si>
     <t xml:space="preserve">315 SUPERIOR CT  
 PORT CLINTON OH 43452</t>
   </si>
   <si>
     <t>0211846724741000</t>
   </si>
   <si>
     <t>HAVENS ROBERT</t>
   </si>
   <si>
     <t xml:space="preserve">318 GARFIELD DR  
 PORT CLINTON OH 43452</t>
   </si>
   <si>
     <t>0211848624773000</t>
   </si>
@@ -519,79 +452,79 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F46" headerRowCount="1">
-  <autoFilter ref="A1:F46"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F39" headerRowCount="1">
+  <autoFilter ref="A1:F39"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=45533&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=46762&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=45538&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=46415&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=46773&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=47203&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=47362&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=47635&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=46436&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=49716&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=32623&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=32993&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=32996&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=33017&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=33019&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=33121&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=33169&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=33210&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=33253&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=33258&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=33295&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=33516&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=33699&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=33870&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=34037&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=34128&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=34258&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=34376&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=34382&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=34441&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=34461&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=34474&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=34507&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=34648&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=34839&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=34867&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=35384&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=35408&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=35425&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=35457&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=35478&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=35494&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=35782&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=35840&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=36002&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=45533&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=46762&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=46415&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=46773&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=47203&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=46436&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=49716&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=32993&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=32996&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=33017&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=33019&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=33121&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=33169&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=33210&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=33253&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=33258&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=33516&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=33699&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=33870&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=34037&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=34128&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=34376&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=34382&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=34441&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=34461&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=34474&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=34507&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=34648&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=34839&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=34867&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=35384&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=35408&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=35457&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=35478&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=35494&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=35782&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=35840&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=36002&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F46"/>
+  <dimension ref="A1:F39"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.02606964111328" customWidth="1"/>
     <col min="2" max="2" width="42.20230484008789" customWidth="1"/>
     <col min="3" max="3" width="18.4958438873291" customWidth="1"/>
-    <col min="4" max="4" width="22.31698989868164" customWidth="1"/>
+    <col min="4" max="4" width="21.22333335876465" customWidth="1"/>
     <col min="5" max="5" width="11.245378494262695" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2">
@@ -626,925 +559,778 @@
       </c>
       <c r="D3" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="3">
         <v>331.32</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="3">
-        <v>4.11</v>
+        <v>693</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="3">
-        <v>693</v>
+        <v>4004.86</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="3">
-        <v>4004.86</v>
+        <v>376.77</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>24</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E7" s="3">
-        <v>376.77</v>
+        <v>1690.7</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E8" s="3">
-        <v>3613.93</v>
+        <v>8919.43</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D9" s="0" t="s">
+      <c r="D9" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="3">
-        <v>956.77</v>
+        <v>123181.04</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C10" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D10" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="C10" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E10" s="3">
-        <v>1690.7</v>
+        <v>758.74</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="B11" s="0" t="s">
         <v>35</v>
       </c>
-      <c r="B11" s="0" t="s">
+      <c r="C11" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D11" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="C11" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E11" s="3">
-        <v>8919.43</v>
+        <v>5819.04</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="B12" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="B12" s="0" t="s">
+      <c r="C12" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D12" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="C12" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E12" s="3">
-        <v>928.4</v>
+        <v>362.29</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="B13" s="0" t="s">
         <v>41</v>
       </c>
-      <c r="B13" s="0" t="s">
+      <c r="C13" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D13" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="C13" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E13" s="3">
-        <v>123181.04</v>
+        <v>54.95</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="B14" s="0" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>45</v>
       </c>
       <c r="E14" s="3">
-        <v>758.74</v>
+        <v>2131.85</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>47</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E15" s="3">
-        <v>5819.04</v>
+        <v>853.26</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>49</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>50</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>51</v>
       </c>
       <c r="E16" s="3">
-        <v>362.29</v>
+        <v>3659.57</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>53</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>54</v>
       </c>
       <c r="E17" s="3">
-        <v>54.95</v>
+        <v>677.06</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>55</v>
       </c>
       <c r="B18" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="C18" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D18" s="2" t="s">
         <v>56</v>
       </c>
-      <c r="C18" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E18" s="3">
-        <v>2131.85</v>
+        <v>88.81</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="B19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="B19" s="0" t="s">
+      <c r="C19" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D19" s="2" t="s">
         <v>59</v>
       </c>
-      <c r="C19" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E19" s="3">
-        <v>853.26</v>
+        <v>3143.09</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="B20" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="B20" s="0" t="s">
+      <c r="C20" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D20" s="2" t="s">
         <v>62</v>
       </c>
-      <c r="C20" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E20" s="3">
-        <v>3659.57</v>
+        <v>3564.4</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="B21" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="B21" s="0" t="s">
+      <c r="C21" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D21" s="2" t="s">
         <v>65</v>
       </c>
-      <c r="C21" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E21" s="3">
-        <v>677.06</v>
+        <v>1089.24</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="B22" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="B22" s="0" t="s">
+      <c r="C22" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D22" s="2" t="s">
         <v>68</v>
       </c>
-      <c r="C22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E22" s="3">
-        <v>1381.48</v>
+        <v>1164.68</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="B23" s="0" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>71</v>
       </c>
       <c r="E23" s="3">
-        <v>88.81</v>
+        <v>80100.55</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
         <v>72</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>73</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>74</v>
       </c>
       <c r="E24" s="3">
-        <v>3143.09</v>
+        <v>622.23</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>75</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>76</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>77</v>
       </c>
       <c r="E25" s="3">
-        <v>3564.4</v>
+        <v>28.21</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>78</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>79</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>80</v>
       </c>
       <c r="E26" s="3">
-        <v>1089.24</v>
+        <v>45.85</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>81</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>82</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>83</v>
       </c>
       <c r="E27" s="3">
-        <v>1164.68</v>
+        <v>10958.04</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>84</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>85</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>86</v>
       </c>
       <c r="E28" s="3">
-        <v>4096.55</v>
+        <v>172.17</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
         <v>87</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>88</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>89</v>
       </c>
       <c r="E29" s="3">
-        <v>80100.55</v>
+        <v>329.67</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
         <v>90</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>91</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>92</v>
       </c>
       <c r="E30" s="3">
-        <v>622.23</v>
+        <v>1903.6</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>93</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>94</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D31" s="2" t="s">
         <v>95</v>
       </c>
       <c r="E31" s="3">
-        <v>28.21</v>
+        <v>287.3</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
         <v>96</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>97</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D32" s="2" t="s">
         <v>98</v>
       </c>
       <c r="E32" s="3">
-        <v>1183.85</v>
+        <v>371.81</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
         <v>99</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>100</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D33" s="2" t="s">
         <v>101</v>
       </c>
       <c r="E33" s="3">
-        <v>10958.04</v>
+        <v>620.3</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
         <v>102</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>103</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D34" s="2" t="s">
         <v>104</v>
       </c>
       <c r="E34" s="3">
-        <v>172.17</v>
+        <v>202.37</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
         <v>105</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D35" s="2" t="s">
         <v>107</v>
       </c>
       <c r="E35" s="3">
-        <v>354.67</v>
+        <v>888.21</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
         <v>108</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>109</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D36" s="2" t="s">
         <v>110</v>
       </c>
       <c r="E36" s="3">
-        <v>1903.6</v>
+        <v>1274.69</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
         <v>111</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>112</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D37" s="2" t="s">
         <v>113</v>
       </c>
       <c r="E37" s="3">
-        <v>287.3</v>
+        <v>5660.02</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
         <v>114</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>115</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D38" s="2" t="s">
         <v>116</v>
       </c>
       <c r="E38" s="3">
-        <v>371.81</v>
+        <v>1295.21</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
         <v>117</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>118</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D39" s="2" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="3">
-        <v>620.3</v>
+        <v>1286.26</v>
       </c>
       <c r="F39" s="1" t="s">
-        <v>10</v>
-[...138 lines deleted...]
-      <c r="F46" s="1" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
     <hyperlink ref="F22" r:id="rId22"/>
     <hyperlink ref="F23" r:id="rId23"/>
     <hyperlink ref="F24" r:id="rId24"/>
     <hyperlink ref="F25" r:id="rId25"/>
     <hyperlink ref="F26" r:id="rId26"/>
     <hyperlink ref="F27" r:id="rId27"/>
     <hyperlink ref="F28" r:id="rId28"/>
     <hyperlink ref="F29" r:id="rId29"/>
     <hyperlink ref="F30" r:id="rId30"/>
     <hyperlink ref="F31" r:id="rId31"/>
     <hyperlink ref="F32" r:id="rId32"/>
     <hyperlink ref="F33" r:id="rId33"/>
     <hyperlink ref="F34" r:id="rId34"/>
     <hyperlink ref="F35" r:id="rId35"/>
     <hyperlink ref="F36" r:id="rId36"/>
     <hyperlink ref="F37" r:id="rId37"/>
     <hyperlink ref="F38" r:id="rId38"/>
     <hyperlink ref="F39" r:id="rId39"/>
-    <hyperlink ref="F40" r:id="rId40"/>
-[...5 lines deleted...]
-    <hyperlink ref="F46" r:id="rId46"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>