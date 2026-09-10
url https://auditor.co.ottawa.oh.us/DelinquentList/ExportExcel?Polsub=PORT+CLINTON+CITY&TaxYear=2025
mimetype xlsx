--- v2 (2026-07-27)
+++ v3 (2026-09-10)
@@ -5,101 +5,92 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="120">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="108" uniqueCount="108">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>02100087</t>
   </si>
   <si>
     <t>SHATTO JEFFREY J</t>
   </si>
   <si>
     <t>PORT CLINTON CSD</t>
   </si>
   <si>
     <t>195 MORNINGSIDE DR</t>
   </si>
   <si>
     <t>View</t>
   </si>
   <si>
     <t>02100124</t>
   </si>
   <si>
     <t>GUSEMAN SUSAN K</t>
   </si>
   <si>
     <t>183 DRIFTWOOD DR</t>
-  </si>
-[...7 lines deleted...]
-    <t>148 MORNINGSIDE DR</t>
   </si>
   <si>
     <t>02100216</t>
   </si>
   <si>
     <t>KOPCHAK KATHLEEN &amp; ALLEN A</t>
   </si>
   <si>
     <t>1804 BRIARCREST DR</t>
   </si>
   <si>
     <t>02100224</t>
   </si>
   <si>
     <t>KREJCI GEORGE &amp; MARY MAHON</t>
   </si>
   <si>
     <t>188 MORNINGSIDE DR</t>
   </si>
   <si>
     <t>02100253</t>
   </si>
   <si>
     <t>MCILVEEN TROY E</t>
   </si>
@@ -171,165 +162,135 @@
   <si>
     <t xml:space="preserve">212 SHORT  
 </t>
   </si>
   <si>
     <t>0210975921253000</t>
   </si>
   <si>
     <t>YOUNG JASON D</t>
   </si>
   <si>
     <t xml:space="preserve">711 CONCORD LN  
 PORT CLINTON OH 43452</t>
   </si>
   <si>
     <t>0211173824094000</t>
   </si>
   <si>
     <t>MAZUR KENNETH R</t>
   </si>
   <si>
     <t xml:space="preserve">201 BEECH ST  
 PORT CLINTON OH 43452</t>
   </si>
   <si>
-    <t>0211238327207000</t>
-[...8 lines deleted...]
-  <si>
     <t>0211648622282000</t>
   </si>
   <si>
     <t xml:space="preserve">W THIRD  
-PORT CLINTON OH 43452</t>
-[...28 lines deleted...]
-    <t xml:space="preserve">306 W 2ND ST  
 PORT CLINTON OH 43452</t>
   </si>
   <si>
     <t>0211705523006000</t>
   </si>
   <si>
     <t>WYNN WILLIAM W III</t>
   </si>
   <si>
     <t xml:space="preserve">221 HARRISON  
 </t>
   </si>
   <si>
     <t>0211732723336000</t>
   </si>
   <si>
     <t>JUSTICE CARLOS &amp; LINDA</t>
   </si>
   <si>
     <t xml:space="preserve">W SECOND  
 </t>
   </si>
   <si>
     <t>0211733323345000</t>
   </si>
   <si>
     <t>HERMES JULIE</t>
   </si>
   <si>
     <t xml:space="preserve">617 THIRD  
 </t>
   </si>
   <si>
-    <t>0211738723407000</t>
-[...8 lines deleted...]
-  <si>
     <t>0211740531089000</t>
   </si>
   <si>
     <t>GARDNER PATRICK</t>
   </si>
   <si>
     <t xml:space="preserve">827 MARYLAND ST  
 PORT CLINTON OH 43452</t>
   </si>
   <si>
     <t>0211742417362000</t>
   </si>
   <si>
     <t>MOORE JOHN &amp; YVETTE</t>
   </si>
   <si>
     <t xml:space="preserve">JACKSON  
 </t>
   </si>
   <si>
     <t>0211746423505000</t>
   </si>
   <si>
     <t>MAREZ REBECCA</t>
   </si>
   <si>
     <t xml:space="preserve">717 JACKSON DR  
 PORT CLINTON OH 43452</t>
+  </si>
+  <si>
+    <t>0211747223514000</t>
+  </si>
+  <si>
+    <t>DOOLEY ARIN L</t>
+  </si>
+  <si>
+    <t xml:space="preserve">537 W THIRD  
+</t>
+  </si>
+  <si>
+    <t>0211756923629000</t>
+  </si>
+  <si>
+    <t>SWANSON MELISSA &amp; KURT S&amp;T</t>
+  </si>
+  <si>
+    <t xml:space="preserve">512 JEFFERSON  
+</t>
   </si>
   <si>
     <t>0211761623684000</t>
   </si>
   <si>
     <t>WALKER JAMES &amp; KAREN S&amp;T</t>
   </si>
   <si>
     <t xml:space="preserve">430 W FIFTH  
 </t>
   </si>
   <si>
     <t>0211782223933000</t>
   </si>
   <si>
     <t>DONAHUE BARBARA ANN</t>
   </si>
   <si>
     <t xml:space="preserve">117 ELM ST  
 PORT CLINTON OH 43452</t>
   </si>
   <si>
     <t>0211785623986000</t>
   </si>
   <si>
@@ -452,885 +413,801 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F39" headerRowCount="1">
-  <autoFilter ref="A1:F39"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F35" headerRowCount="1">
+  <autoFilter ref="A1:F35"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=45533&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=46762&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=46415&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=46773&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=47203&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=46436&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=49716&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=32993&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=32996&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=33017&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=33019&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=33121&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=33169&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=33210&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=33253&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=33258&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=33516&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=33699&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=33870&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=34037&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=34128&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=34376&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=34382&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=34441&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=34461&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=34474&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=34507&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=34648&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=34839&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=34867&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=35384&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=35408&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=35457&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=35478&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=35494&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=35782&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=35840&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=36002&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=45533&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=46762&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=46773&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=47203&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=46436&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=49716&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=32993&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=32996&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=33017&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=33019&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=33121&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=33169&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=33210&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=33253&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=33516&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=34128&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=34376&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=34382&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=34461&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=34474&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=34507&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=34518&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=34610&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=34648&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=34839&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=34867&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=35384&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=35408&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=35457&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=35478&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=35494&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=35782&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=35840&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=36002&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F39"/>
+  <dimension ref="A1:F35"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.02606964111328" customWidth="1"/>
     <col min="2" max="2" width="42.20230484008789" customWidth="1"/>
     <col min="3" max="3" width="18.4958438873291" customWidth="1"/>
     <col min="4" max="4" width="21.22333335876465" customWidth="1"/>
     <col min="5" max="5" width="11.245378494262695" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="3">
-        <v>82.13</v>
+        <v>86.44</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="3">
-        <v>331.32</v>
+        <v>348.71</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="3">
-        <v>693</v>
+        <v>4215.13</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="3">
-        <v>4004.86</v>
+        <v>396.55</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="3">
-        <v>376.77</v>
+        <v>1779.46</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>24</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E7" s="3">
-        <v>1690.7</v>
+        <v>9387.69</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D8" s="0" t="s">
+      <c r="D8" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E8" s="3">
-        <v>8919.43</v>
+        <v>129648.08</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="C9" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D9" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="C9" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E9" s="3">
-        <v>123181.04</v>
+        <v>798.56</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="B10" s="0" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="3">
-        <v>758.74</v>
+        <v>6124.55</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>35</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E11" s="3">
-        <v>5819.04</v>
+        <v>381.31</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>38</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E12" s="3">
-        <v>362.29</v>
+        <v>57.83</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>40</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>41</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E13" s="3">
-        <v>54.95</v>
+        <v>2243.77</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>44</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>45</v>
       </c>
       <c r="E14" s="3">
-        <v>2131.85</v>
+        <v>898.06</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>47</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E15" s="3">
-        <v>853.26</v>
+        <v>3851.7</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>49</v>
       </c>
       <c r="B16" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="C16" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D16" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="C16" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E16" s="3">
-        <v>3659.57</v>
+        <v>93.47</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="B17" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="B17" s="0" t="s">
+      <c r="C17" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D17" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="C17" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E17" s="3">
-        <v>677.06</v>
+        <v>1225.83</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="B18" s="0" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>56</v>
       </c>
       <c r="E18" s="3">
-        <v>88.81</v>
+        <v>84305.83</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>57</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>58</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>59</v>
       </c>
       <c r="E19" s="3">
-        <v>3143.09</v>
+        <v>654.9</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>60</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>61</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>62</v>
       </c>
       <c r="E20" s="3">
-        <v>3564.4</v>
+        <v>48.26</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>63</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>64</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>65</v>
       </c>
       <c r="E21" s="3">
-        <v>1089.24</v>
+        <v>11533.36</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>66</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>67</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>68</v>
       </c>
       <c r="E22" s="3">
-        <v>1164.68</v>
+        <v>181.21</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>69</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>70</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>71</v>
       </c>
       <c r="E23" s="3">
-        <v>80100.55</v>
+        <v>837.32</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
         <v>72</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>73</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>74</v>
       </c>
       <c r="E24" s="3">
-        <v>622.23</v>
+        <v>1144.2</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>75</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>76</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>77</v>
       </c>
       <c r="E25" s="3">
-        <v>28.21</v>
+        <v>346.98</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>78</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>79</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>80</v>
       </c>
       <c r="E26" s="3">
-        <v>45.85</v>
+        <v>2003.54</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>81</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>82</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>83</v>
       </c>
       <c r="E27" s="3">
-        <v>10958.04</v>
+        <v>302.38</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>84</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>85</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>86</v>
       </c>
       <c r="E28" s="3">
-        <v>172.17</v>
+        <v>391.33</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
         <v>87</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>88</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>89</v>
       </c>
       <c r="E29" s="3">
-        <v>329.67</v>
+        <v>652.86</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
         <v>90</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>91</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>92</v>
       </c>
       <c r="E30" s="3">
-        <v>1903.6</v>
+        <v>44.59</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>93</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>94</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D31" s="2" t="s">
         <v>95</v>
       </c>
       <c r="E31" s="3">
-        <v>287.3</v>
+        <v>934.84</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
         <v>96</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>97</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D32" s="2" t="s">
         <v>98</v>
       </c>
       <c r="E32" s="3">
-        <v>371.81</v>
+        <v>1341.61</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
         <v>99</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>100</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D33" s="2" t="s">
         <v>101</v>
       </c>
       <c r="E33" s="3">
-        <v>620.3</v>
+        <v>5957.16</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
         <v>102</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>103</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D34" s="2" t="s">
         <v>104</v>
       </c>
       <c r="E34" s="3">
-        <v>202.37</v>
+        <v>1363.21</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
         <v>105</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D35" s="2" t="s">
         <v>107</v>
       </c>
       <c r="E35" s="3">
-        <v>888.21</v>
+        <v>1353.79</v>
       </c>
       <c r="F35" s="1" t="s">
-        <v>10</v>
-[...78 lines deleted...]
-      <c r="F39" s="1" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
     <hyperlink ref="F22" r:id="rId22"/>
     <hyperlink ref="F23" r:id="rId23"/>
     <hyperlink ref="F24" r:id="rId24"/>
     <hyperlink ref="F25" r:id="rId25"/>
     <hyperlink ref="F26" r:id="rId26"/>
     <hyperlink ref="F27" r:id="rId27"/>
     <hyperlink ref="F28" r:id="rId28"/>
     <hyperlink ref="F29" r:id="rId29"/>
     <hyperlink ref="F30" r:id="rId30"/>
     <hyperlink ref="F31" r:id="rId31"/>
     <hyperlink ref="F32" r:id="rId32"/>
     <hyperlink ref="F33" r:id="rId33"/>
     <hyperlink ref="F34" r:id="rId34"/>
     <hyperlink ref="F35" r:id="rId35"/>
-    <hyperlink ref="F36" r:id="rId36"/>
-[...2 lines deleted...]
-    <hyperlink ref="F39" r:id="rId39"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>