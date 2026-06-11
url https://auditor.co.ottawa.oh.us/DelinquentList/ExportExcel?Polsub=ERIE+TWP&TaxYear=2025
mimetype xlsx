--- v0 (2026-01-10)
+++ v1 (2026-06-11)
@@ -5,190 +5,145 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="177" uniqueCount="177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="123" uniqueCount="123">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>01600075</t>
   </si>
   <si>
     <t>FLETCHER, HAROLD &amp; LOUISE</t>
   </si>
   <si>
     <t>PORT CLINTON CSD</t>
   </si>
   <si>
     <t>265 S MEACHEM RD LOT 47</t>
   </si>
   <si>
     <t>View</t>
   </si>
   <si>
-    <t>01600129</t>
-[...7 lines deleted...]
-  <si>
     <t>01600166</t>
   </si>
   <si>
     <t>KARR EDWARD J</t>
   </si>
   <si>
     <t>NOT ON FILE</t>
   </si>
   <si>
     <t>01600232</t>
   </si>
   <si>
     <t>WINKE ARLENE</t>
   </si>
   <si>
     <t>265 S MEACHEM RD LOT 11</t>
   </si>
   <si>
-    <t>01600239</t>
-[...16 lines deleted...]
-  <si>
     <t>01600332</t>
   </si>
   <si>
     <t>ANGEL HELEN M INC</t>
   </si>
   <si>
     <t>2186 W LAKESHORE DR LOT 10</t>
   </si>
   <si>
     <t>01600400</t>
   </si>
   <si>
     <t>BUCHHOLZ SUZANNE M_C/O S DOOLEY SUZANNE M DOOLEY</t>
   </si>
   <si>
     <t xml:space="preserve">95 N SEEGARD  LOT 7</t>
   </si>
   <si>
     <t>01600491</t>
   </si>
   <si>
     <t>FLETCHER HAROLD J</t>
   </si>
   <si>
     <t>01600515</t>
   </si>
   <si>
     <t>CARNICOM AL</t>
   </si>
   <si>
     <t>2308 THREE MILE CROSSING</t>
   </si>
   <si>
-    <t>01600554</t>
-[...7 lines deleted...]
-  <si>
     <t>01600570</t>
   </si>
   <si>
     <t>GOODWIN GARY C/O HEATHER GOODWIN</t>
   </si>
   <si>
     <t>265 S MEACHEM RD LOT 46</t>
   </si>
   <si>
-    <t>01600607</t>
-[...7 lines deleted...]
-  <si>
     <t>01600622</t>
   </si>
   <si>
     <t>HENDRICKS BONNIE J</t>
   </si>
   <si>
     <t>3500 W WILLOW BEACH RD LOT 53</t>
   </si>
   <si>
     <t>01600633</t>
   </si>
   <si>
     <t>CRUZ MICHAEL</t>
   </si>
   <si>
     <t>265 S MEACHEM RD LOT 3</t>
   </si>
   <si>
     <t>01600637</t>
   </si>
   <si>
     <t>NICHOLS LINDA</t>
   </si>
   <si>
     <t>2009 CAMP PERRY N</t>
@@ -199,84 +154,66 @@
   <si>
     <t>SANGREGORIO MICHAEL</t>
   </si>
   <si>
     <t>185 S WOLFE RD LOT 19</t>
   </si>
   <si>
     <t>01600640</t>
   </si>
   <si>
     <t>PALMER IAN MICHAEL</t>
   </si>
   <si>
     <t>265 S MEACHEM RD LOT 37</t>
   </si>
   <si>
     <t>01600646</t>
   </si>
   <si>
     <t>LAWSON LINDA C/O AL WOZNIAK</t>
   </si>
   <si>
     <t xml:space="preserve">95 N SEEGARD  LOT 40</t>
   </si>
   <si>
-    <t>01600654</t>
-[...7 lines deleted...]
-  <si>
     <t>01600658</t>
   </si>
   <si>
     <t>HURST MICHAEL &amp; SAMANTHA WROS</t>
   </si>
   <si>
     <t xml:space="preserve">95 N SEEGARD  LOT 53</t>
   </si>
   <si>
     <t>01600661</t>
   </si>
   <si>
     <t>CORNELL DUSTIN</t>
   </si>
   <si>
     <t>265 S MEACHEM RD LOT 31</t>
-  </si>
-[...7 lines deleted...]
-    <t>295 S MEACHEM RD</t>
   </si>
   <si>
     <t>01600673</t>
   </si>
   <si>
     <t>SHUKEAT NICOLE C</t>
   </si>
   <si>
     <t>3921 HARBOR</t>
   </si>
   <si>
     <t>01600704</t>
   </si>
   <si>
     <t>CRUZ JOSEPH</t>
   </si>
   <si>
     <t>265 S MEACHEM RD LOT 23</t>
   </si>
   <si>
     <t>01600707</t>
   </si>
   <si>
     <t>SNYDER BRIAN</t>
   </si>
@@ -308,193 +245,110 @@
     <t>ANSBORO IAN</t>
   </si>
   <si>
     <t>3500 W WILLOW BEACH RD LOT 18</t>
   </si>
   <si>
     <t>01600756</t>
   </si>
   <si>
     <t>CONRAD SHAWN</t>
   </si>
   <si>
     <t>1204 N RYMERS RD</t>
   </si>
   <si>
     <t>0160523316449000</t>
   </si>
   <si>
     <t>REID PORT CLINTON LLC</t>
   </si>
   <si>
     <t xml:space="preserve">251 S MEACHEM RD  
 PORT CLINTON OH 43452</t>
   </si>
   <si>
-    <t>0160555117727000</t>
-[...48 lines deleted...]
-  <si>
     <t>0160672108768000</t>
   </si>
   <si>
     <t>WAUGH JOHN &amp; ZACHARIAS KATHY</t>
   </si>
   <si>
     <t xml:space="preserve">6223 W HARBOR RD  
 PORT CLINTON OH 43452</t>
   </si>
   <si>
     <t>0160674408794000</t>
   </si>
   <si>
-    <t>KELLY DONALD</t>
+    <t>OTTAWA COUNTY LAND REUTILIZATION CORPORATION</t>
   </si>
   <si>
     <t xml:space="preserve">3256 W LAKESHORE  
 PORT CLINTON OH 43452</t>
   </si>
   <si>
-    <t>0160677908842008</t>
-[...2 lines deleted...]
-    <t>ARNOLD DOUGLAS B</t>
+    <t>0160677908842023</t>
+  </si>
+  <si>
+    <t>SPONAUGLE ROBERT L</t>
   </si>
   <si>
     <t xml:space="preserve">3930 W SR 2  
 </t>
   </si>
   <si>
-    <t>0160677908842023</t>
-[...15 lines deleted...]
-    <t>0160682708911000</t>
+    <t>0160682708911001</t>
   </si>
   <si>
     <t>HAYDCOPE HOLDINGS LLC</t>
-  </si>
-[...5 lines deleted...]
-    <t>0160682708911001</t>
   </si>
   <si>
     <t xml:space="preserve">W ERIE  
 </t>
   </si>
   <si>
     <t>0160686608959000</t>
   </si>
   <si>
     <t>HELEN ANGEL INC</t>
   </si>
   <si>
     <t xml:space="preserve">2044 W LAKESHORE  
 PORT CLINTON OH 43452</t>
   </si>
   <si>
     <t>0160689709005000</t>
   </si>
   <si>
     <t>HARRIS ROBERT L TOD</t>
   </si>
   <si>
     <t xml:space="preserve">1390 W LAKESHORE DR  
 PORT CLINTON OH 43452</t>
   </si>
   <si>
-    <t>0160690309012000</t>
-[...8 lines deleted...]
-  <si>
     <t>0160692709043000</t>
   </si>
   <si>
     <t>CLEAVER MATTHEW J</t>
   </si>
   <si>
     <t xml:space="preserve">5540 ERIE  
 LACARNE OH 43439</t>
   </si>
   <si>
     <t>0160693309052000</t>
   </si>
   <si>
     <t>RISTER ANNETTE L</t>
   </si>
   <si>
     <t xml:space="preserve">5575 W ERIE ST  
 LACARNE OH 43439</t>
   </si>
   <si>
     <t>0160697309110000</t>
   </si>
   <si>
     <t>DAVIS GLADYS I</t>
   </si>
@@ -513,95 +367,69 @@
   </si>
   <si>
     <t>0160698109126000</t>
   </si>
   <si>
     <t>BAERINGER LLOYD J</t>
   </si>
   <si>
     <t xml:space="preserve">CLYDE  
 </t>
   </si>
   <si>
     <t>0160702109234000</t>
   </si>
   <si>
     <t>WELTER AMANDA S&amp;T &amp; RIFE MICHAEL T</t>
   </si>
   <si>
     <t xml:space="preserve">NOT ON FILE  
 </t>
   </si>
   <si>
     <t>0160702109286000</t>
   </si>
   <si>
-    <t>0160703009240000</t>
-[...8 lines deleted...]
-  <si>
     <t>0160706009283000</t>
   </si>
   <si>
     <t>0160706009284000</t>
   </si>
   <si>
     <t>0160706009289000</t>
   </si>
   <si>
     <t>0160706109288000</t>
   </si>
   <si>
     <t>MOORE FRANK H ETAL ALICE B MC COY (LE)</t>
   </si>
   <si>
     <t>0160706309291000</t>
   </si>
   <si>
     <t>HAVENS WALTER &amp; BETHEL</t>
-  </si>
-[...14 lines deleted...]
-    <t>KOOB MICHAEL W &amp; THERESA L TRUSTEES</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,0.00"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -614,70 +442,70 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F63" headerRowCount="1">
-  <autoFilter ref="A1:F63"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F44" headerRowCount="1">
+  <autoFilter ref="A1:F44"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=43358&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=46020&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=45737&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=43429&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=43061&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=43359&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=44721&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=44880&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=46374&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=46721&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=48299&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=47565&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=47938&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=48094&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=48243&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=48324&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=48360&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=48361&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=48389&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=48490&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=48528&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=48588&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=48661&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=48782&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=49249&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=49290&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=49522&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=49501&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=49599&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=49874&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=26725&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=26732&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=26778&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=27107&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=27144&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=27194&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=27271&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=27312&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=27383&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=27398&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=27432&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=27463&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=27464&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=27540&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=27576&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=27581&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=27610&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=27615&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=27670&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=27672&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=27673&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=27679&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=27740&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=27741&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=27751&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=27780&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=27781&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=27782&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=27783&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=27785&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=27911&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=27962&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=43358&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=45737&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=43429&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=44721&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=44880&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=46374&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=46721&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=47565&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=48094&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=48243&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=48324&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=48360&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=48361&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=48389&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=48528&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=48588&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=48782&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=49249&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=49290&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=49522&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=49501&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=49599&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=49874&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=26725&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=27271&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=27312&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=27398&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=27464&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=27540&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=27576&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=27610&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=27615&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=27670&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=27672&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=27673&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=27679&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=27740&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=27741&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=27780&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=27781&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=27782&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=27783&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=27785&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F63"/>
+  <dimension ref="A1:F44"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.02606964111328" customWidth="1"/>
     <col min="2" max="2" width="55.09600067138672" customWidth="1"/>
     <col min="3" max="3" width="18.4958438873291" customWidth="1"/>
     <col min="4" max="4" width="32.31029510498047" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
@@ -701,1302 +529,903 @@
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="3">
         <v>471.53</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="3">
-        <v>180.75</v>
+        <v>918.86</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="3">
-        <v>876.17</v>
+        <v>412</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="3">
-        <v>412</v>
+        <v>4230.11</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="3">
-        <v>153.26</v>
+        <v>64.67</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>24</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>25</v>
+        <v>9</v>
       </c>
       <c r="E7" s="3">
-        <v>2226.45</v>
+        <v>192.23</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="B8" s="0" t="s">
         <v>26</v>
       </c>
-      <c r="B8" s="0" t="s">
+      <c r="C8" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D8" s="0" t="s">
         <v>27</v>
       </c>
-      <c r="C8" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E8" s="3">
-        <v>4230.11</v>
+        <v>14313.95</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="B9" s="0" t="s">
         <v>29</v>
       </c>
-      <c r="B9" s="0" t="s">
+      <c r="C9" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D9" s="0" t="s">
         <v>30</v>
       </c>
-      <c r="C9" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E9" s="3">
-        <v>64.67</v>
+        <v>49.49</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="B10" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="B10" s="0" t="s">
+      <c r="C10" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D10" s="0" t="s">
         <v>33</v>
       </c>
-      <c r="C10" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E10" s="3">
-        <v>192.23</v>
+        <v>17.28</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>35</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E11" s="3">
-        <v>14313.95</v>
+        <v>591.9</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>38</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E12" s="3">
-        <v>985.65</v>
+        <v>6584.48</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>40</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>41</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>42</v>
       </c>
       <c r="E13" s="3">
-        <v>49.49</v>
+        <v>2409.86</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>44</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E14" s="3">
-        <v>3148.14</v>
+        <v>282.9</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>47</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E15" s="3">
-        <v>17.28</v>
+        <v>1531.78</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>49</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>50</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>51</v>
       </c>
       <c r="E16" s="3">
-        <v>591.9</v>
+        <v>653.61</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>53</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>54</v>
       </c>
       <c r="E17" s="3">
-        <v>6584.48</v>
+        <v>757.13</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>55</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>56</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>57</v>
       </c>
       <c r="E18" s="3">
-        <v>2409.86</v>
+        <v>3096.87</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>58</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>59</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E19" s="3">
-        <v>282.9</v>
+        <v>447.73</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>61</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>62</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E20" s="3">
-        <v>1531.78</v>
+        <v>566.02</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>64</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>65</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E21" s="3">
-        <v>3.02</v>
+        <v>1088.35</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>67</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>68</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E22" s="3">
-        <v>653.61</v>
+        <v>641.6</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>70</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>71</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E23" s="3">
-        <v>757.13</v>
+        <v>122.68</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
         <v>73</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>74</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E24" s="3">
-        <v>922.8</v>
+        <v>7079.5</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>76</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>77</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D25" s="0" t="s">
+      <c r="D25" s="2" t="s">
         <v>78</v>
       </c>
       <c r="E25" s="3">
-        <v>3096.87</v>
+        <v>1234.2</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>79</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>80</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D26" s="0" t="s">
+      <c r="D26" s="2" t="s">
         <v>81</v>
       </c>
       <c r="E26" s="3">
-        <v>447.73</v>
+        <v>967.19</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>82</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>83</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D27" s="0" t="s">
+      <c r="D27" s="2" t="s">
         <v>84</v>
       </c>
       <c r="E27" s="3">
-        <v>566.02</v>
+        <v>37623.24</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>85</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>86</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D28" s="0" t="s">
+      <c r="D28" s="2" t="s">
         <v>87</v>
       </c>
       <c r="E28" s="3">
-        <v>1088.35</v>
+        <v>0.51</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
         <v>88</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>89</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D29" s="0" t="s">
+      <c r="D29" s="2" t="s">
         <v>90</v>
       </c>
       <c r="E29" s="3">
-        <v>641.6</v>
+        <v>85.09</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
         <v>91</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>92</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D30" s="0" t="s">
+      <c r="D30" s="2" t="s">
         <v>93</v>
       </c>
       <c r="E30" s="3">
-        <v>122.68</v>
+        <v>25.67</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>94</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>95</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D31" s="0" t="s">
+      <c r="D31" s="2" t="s">
         <v>96</v>
       </c>
       <c r="E31" s="3">
-        <v>7079.5</v>
+        <v>1346.36</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
         <v>97</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>98</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D32" s="2" t="s">
         <v>99</v>
       </c>
       <c r="E32" s="3">
-        <v>1234.2</v>
+        <v>823.06</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
         <v>100</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>101</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D33" s="2" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="3">
-        <v>1.6</v>
+        <v>1644.74</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
         <v>103</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>104</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D34" s="2" t="s">
         <v>105</v>
       </c>
       <c r="E34" s="3">
-        <v>206.88</v>
+        <v>255.41</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>107</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D35" s="2" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="E35" s="3">
-        <v>93.08</v>
+        <v>23.76</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D36" s="2" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="E36" s="3">
-        <v>908</v>
+        <v>23.76</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D37" s="2" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="E37" s="3">
-        <v>344.78</v>
+        <v>167.18</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D38" s="2" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="E38" s="3">
-        <v>967.19</v>
+        <v>47.54</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>119</v>
+        <v>113</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D39" s="2" t="s">
-        <v>120</v>
+        <v>114</v>
       </c>
       <c r="E39" s="3">
-        <v>37623.24</v>
+        <v>49.57</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>122</v>
+        <v>113</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D40" s="2" t="s">
-        <v>123</v>
+        <v>114</v>
       </c>
       <c r="E40" s="3">
-        <v>882.53</v>
+        <v>95.1</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>124</v>
+        <v>117</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D41" s="2" t="s">
-        <v>123</v>
+        <v>114</v>
       </c>
       <c r="E41" s="3">
-        <v>0.51</v>
+        <v>71.28</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>126</v>
+        <v>118</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>127</v>
+        <v>113</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D42" s="2" t="s">
-        <v>128</v>
+        <v>114</v>
       </c>
       <c r="E42" s="3">
-        <v>2722.87</v>
+        <v>47.54</v>
       </c>
       <c r="F42" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>129</v>
+        <v>119</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>130</v>
+        <v>120</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D43" s="2" t="s">
-        <v>131</v>
+        <v>114</v>
       </c>
       <c r="E43" s="3">
-        <v>657.07</v>
+        <v>246.22</v>
       </c>
       <c r="F43" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>132</v>
+        <v>121</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>130</v>
+        <v>122</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D44" s="2" t="s">
-        <v>133</v>
+        <v>114</v>
       </c>
       <c r="E44" s="3">
-        <v>85.09</v>
+        <v>568.7</v>
       </c>
       <c r="F44" s="1" t="s">
-        <v>10</v>
-[...378 lines deleted...]
-      <c r="F63" s="1" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
     <hyperlink ref="F22" r:id="rId22"/>
     <hyperlink ref="F23" r:id="rId23"/>
     <hyperlink ref="F24" r:id="rId24"/>
     <hyperlink ref="F25" r:id="rId25"/>
     <hyperlink ref="F26" r:id="rId26"/>
     <hyperlink ref="F27" r:id="rId27"/>
     <hyperlink ref="F28" r:id="rId28"/>
     <hyperlink ref="F29" r:id="rId29"/>
     <hyperlink ref="F30" r:id="rId30"/>
     <hyperlink ref="F31" r:id="rId31"/>
     <hyperlink ref="F32" r:id="rId32"/>
     <hyperlink ref="F33" r:id="rId33"/>
     <hyperlink ref="F34" r:id="rId34"/>
     <hyperlink ref="F35" r:id="rId35"/>
     <hyperlink ref="F36" r:id="rId36"/>
     <hyperlink ref="F37" r:id="rId37"/>
     <hyperlink ref="F38" r:id="rId38"/>
     <hyperlink ref="F39" r:id="rId39"/>
     <hyperlink ref="F40" r:id="rId40"/>
     <hyperlink ref="F41" r:id="rId41"/>
     <hyperlink ref="F42" r:id="rId42"/>
     <hyperlink ref="F43" r:id="rId43"/>
     <hyperlink ref="F44" r:id="rId44"/>
-    <hyperlink ref="F45" r:id="rId45"/>
-[...17 lines deleted...]
-    <hyperlink ref="F63" r:id="rId63"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>