--- v1 (2026-06-11)
+++ v2 (2026-09-10)
@@ -5,51 +5,51 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="123" uniqueCount="123">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="106" uniqueCount="106">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>01600075</t>
   </si>
   <si>
     <t>FLETCHER, HAROLD &amp; LOUISE</t>
   </si>
   <si>
@@ -82,140 +82,116 @@
   <si>
     <t>01600332</t>
   </si>
   <si>
     <t>ANGEL HELEN M INC</t>
   </si>
   <si>
     <t>2186 W LAKESHORE DR LOT 10</t>
   </si>
   <si>
     <t>01600400</t>
   </si>
   <si>
     <t>BUCHHOLZ SUZANNE M_C/O S DOOLEY SUZANNE M DOOLEY</t>
   </si>
   <si>
     <t xml:space="preserve">95 N SEEGARD  LOT 7</t>
   </si>
   <si>
     <t>01600491</t>
   </si>
   <si>
     <t>FLETCHER HAROLD J</t>
   </si>
   <si>
+    <t>265 S MEACHEM RD LOT 45</t>
+  </si>
+  <si>
     <t>01600515</t>
   </si>
   <si>
     <t>CARNICOM AL</t>
   </si>
   <si>
     <t>2308 THREE MILE CROSSING</t>
   </si>
   <si>
     <t>01600570</t>
   </si>
   <si>
     <t>GOODWIN GARY C/O HEATHER GOODWIN</t>
   </si>
   <si>
     <t>265 S MEACHEM RD LOT 46</t>
   </si>
   <si>
-    <t>01600622</t>
-[...16 lines deleted...]
-  <si>
     <t>01600637</t>
   </si>
   <si>
     <t>NICHOLS LINDA</t>
   </si>
   <si>
     <t>2009 CAMP PERRY N</t>
   </si>
   <si>
     <t>01600639</t>
   </si>
   <si>
     <t>SANGREGORIO MICHAEL</t>
   </si>
   <si>
     <t>185 S WOLFE RD LOT 19</t>
   </si>
   <si>
     <t>01600640</t>
   </si>
   <si>
     <t>PALMER IAN MICHAEL</t>
   </si>
   <si>
     <t>265 S MEACHEM RD LOT 37</t>
   </si>
   <si>
     <t>01600646</t>
   </si>
   <si>
     <t>LAWSON LINDA C/O AL WOZNIAK</t>
   </si>
   <si>
     <t xml:space="preserve">95 N SEEGARD  LOT 40</t>
   </si>
   <si>
     <t>01600658</t>
   </si>
   <si>
     <t>HURST MICHAEL &amp; SAMANTHA WROS</t>
   </si>
   <si>
     <t xml:space="preserve">95 N SEEGARD  LOT 53</t>
   </si>
   <si>
-    <t>01600661</t>
-[...7 lines deleted...]
-  <si>
     <t>01600673</t>
   </si>
   <si>
     <t>SHUKEAT NICOLE C</t>
   </si>
   <si>
     <t>3921 HARBOR</t>
   </si>
   <si>
     <t>01600704</t>
   </si>
   <si>
     <t>CRUZ JOSEPH</t>
   </si>
   <si>
     <t>265 S MEACHEM RD LOT 23</t>
   </si>
   <si>
     <t>01600707</t>
   </si>
   <si>
     <t>SNYDER BRIAN</t>
   </si>
   <si>
     <t>3800 WILLOW BEACH</t>
@@ -224,119 +200,90 @@
     <t>01600730</t>
   </si>
   <si>
     <t>CHAFFIN DONNA KAY</t>
   </si>
   <si>
     <t>265 S MEACHEM RD LOT 72</t>
   </si>
   <si>
     <t>01600735</t>
   </si>
   <si>
     <t>SHIPP LESTER W</t>
   </si>
   <si>
     <t>6722 W LAKESHORE</t>
   </si>
   <si>
     <t>01600739</t>
   </si>
   <si>
     <t>ANSBORO IAN</t>
   </si>
   <si>
     <t>3500 W WILLOW BEACH RD LOT 18</t>
-  </si>
-[...7 lines deleted...]
-    <t>1204 N RYMERS RD</t>
   </si>
   <si>
     <t>0160523316449000</t>
   </si>
   <si>
     <t>REID PORT CLINTON LLC</t>
   </si>
   <si>
     <t xml:space="preserve">251 S MEACHEM RD  
 PORT CLINTON OH 43452</t>
   </si>
   <si>
     <t>0160672108768000</t>
   </si>
   <si>
     <t>WAUGH JOHN &amp; ZACHARIAS KATHY</t>
   </si>
   <si>
     <t xml:space="preserve">6223 W HARBOR RD  
 PORT CLINTON OH 43452</t>
   </si>
   <si>
-    <t>0160674408794000</t>
-[...8 lines deleted...]
-  <si>
     <t>0160677908842023</t>
   </si>
   <si>
     <t>SPONAUGLE ROBERT L</t>
   </si>
   <si>
     <t xml:space="preserve">3930 W SR 2  
 </t>
   </si>
   <si>
     <t>0160682708911001</t>
   </si>
   <si>
     <t>HAYDCOPE HOLDINGS LLC</t>
   </si>
   <si>
     <t xml:space="preserve">W ERIE  
 </t>
-  </si>
-[...8 lines deleted...]
-PORT CLINTON OH 43452</t>
   </si>
   <si>
     <t>0160689709005000</t>
   </si>
   <si>
     <t>HARRIS ROBERT L TOD</t>
   </si>
   <si>
     <t xml:space="preserve">1390 W LAKESHORE DR  
 PORT CLINTON OH 43452</t>
   </si>
   <si>
     <t>0160692709043000</t>
   </si>
   <si>
     <t>CLEAVER MATTHEW J</t>
   </si>
   <si>
     <t xml:space="preserve">5540 ERIE  
 LACARNE OH 43439</t>
   </si>
   <si>
     <t>0160693309052000</t>
   </si>
   <si>
@@ -442,990 +389,864 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F44" headerRowCount="1">
-  <autoFilter ref="A1:F44"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F38" headerRowCount="1">
+  <autoFilter ref="A1:F38"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=43358&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=45737&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=43429&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=44721&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=44880&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=46374&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=46721&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=47565&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=48094&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=48243&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=48324&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=48360&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=48361&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=48389&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=48528&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=48588&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=48782&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=49249&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=49290&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=49522&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=49501&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=49599&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=49874&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=26725&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=27271&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=27312&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=27398&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=27464&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=27540&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=27576&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=27610&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=27615&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=27670&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=27672&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=27673&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=27679&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=27740&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=27741&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=27780&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=27781&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=27782&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=27783&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=27785&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=43358&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=45737&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=43429&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=44721&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=44880&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=46374&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=46721&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=47565&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=48324&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=48360&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=48361&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=48389&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=48528&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=48782&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=49249&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=49290&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=49522&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=49501&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=49599&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=26725&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=27271&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=27398&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=27464&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=27576&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=27610&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=27615&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=27670&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=27672&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=27673&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=27679&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=27740&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=27741&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=27780&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=27781&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=27782&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=27783&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=27785&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F44"/>
+  <dimension ref="A1:F38"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.02606964111328" customWidth="1"/>
     <col min="2" max="2" width="55.09600067138672" customWidth="1"/>
     <col min="3" max="3" width="18.4958438873291" customWidth="1"/>
     <col min="4" max="4" width="32.31029510498047" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="3">
-        <v>471.53</v>
+        <v>496.28</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="3">
-        <v>918.86</v>
+        <v>956.59</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="3">
-        <v>412</v>
+        <v>433.63</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="3">
-        <v>4230.11</v>
+        <v>22.23</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="3">
-        <v>64.67</v>
+        <v>68.06</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>24</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="E7" s="3">
-        <v>192.23</v>
+        <v>202.32</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E8" s="3">
-        <v>14313.95</v>
+        <v>15065.44</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E9" s="3">
-        <v>49.49</v>
+        <v>52.09</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E10" s="3">
-        <v>17.28</v>
+        <v>6930.16</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E11" s="3">
-        <v>591.9</v>
+        <v>2536.39</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E12" s="3">
-        <v>6584.48</v>
+        <v>297.75</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E13" s="3">
-        <v>2409.86</v>
+        <v>1612.19</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E14" s="3">
-        <v>282.9</v>
+        <v>687.93</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E15" s="3">
-        <v>1531.78</v>
+        <v>3259.46</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E16" s="3">
-        <v>653.61</v>
+        <v>471.24</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="E17" s="3">
-        <v>757.13</v>
+        <v>595.72</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E18" s="3">
-        <v>3096.87</v>
+        <v>1145.49</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E19" s="3">
-        <v>447.73</v>
+        <v>675.29</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="E20" s="3">
-        <v>566.02</v>
+        <v>129.12</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D21" s="0" t="s">
-        <v>66</v>
+      <c r="D21" s="2" t="s">
+        <v>67</v>
       </c>
       <c r="E21" s="3">
-        <v>1088.35</v>
+        <v>1299</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D22" s="0" t="s">
-        <v>69</v>
+      <c r="D22" s="2" t="s">
+        <v>70</v>
       </c>
       <c r="E22" s="3">
-        <v>641.6</v>
+        <v>1017.96</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D23" s="0" t="s">
-        <v>72</v>
+      <c r="D23" s="2" t="s">
+        <v>73</v>
       </c>
       <c r="E23" s="3">
-        <v>122.68</v>
+        <v>0.54</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D24" s="0" t="s">
-        <v>75</v>
+      <c r="D24" s="2" t="s">
+        <v>76</v>
       </c>
       <c r="E24" s="3">
-        <v>7079.5</v>
+        <v>89.56</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D25" s="2" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E25" s="3">
-        <v>1234.2</v>
+        <v>1417.05</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D26" s="2" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E26" s="3">
-        <v>967.19</v>
+        <v>866.27</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="2" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="E27" s="3">
-        <v>37623.24</v>
+        <v>1731.08</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D28" s="2" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E28" s="3">
-        <v>0.51</v>
+        <v>268.81</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="B29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="C29" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D29" s="2" t="s">
         <v>88</v>
       </c>
-      <c r="B29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E29" s="3">
-        <v>85.09</v>
+        <v>25</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
         <v>91</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D30" s="2" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="E30" s="3">
-        <v>25.67</v>
+        <v>25</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="B31" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="C31" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D31" s="2" t="s">
         <v>94</v>
       </c>
-      <c r="B31" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E31" s="3">
-        <v>1346.36</v>
+        <v>175.95</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="B32" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="C32" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D32" s="2" t="s">
         <v>97</v>
       </c>
-      <c r="B32" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E32" s="3">
-        <v>823.06</v>
+        <v>50.03</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D33" s="2" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="E33" s="3">
-        <v>1644.74</v>
+        <v>52.17</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>104</v>
+        <v>96</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D34" s="2" t="s">
-        <v>105</v>
+        <v>97</v>
       </c>
       <c r="E34" s="3">
-        <v>255.41</v>
+        <v>100.09</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>107</v>
+        <v>96</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D35" s="2" t="s">
-        <v>105</v>
+        <v>97</v>
       </c>
       <c r="E35" s="3">
-        <v>23.76</v>
+        <v>75.02</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>108</v>
+        <v>101</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>107</v>
+        <v>96</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D36" s="2" t="s">
-        <v>105</v>
+        <v>97</v>
       </c>
       <c r="E36" s="3">
-        <v>23.76</v>
+        <v>50.03</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>109</v>
+        <v>102</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>110</v>
+        <v>103</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D37" s="2" t="s">
-        <v>111</v>
+        <v>97</v>
       </c>
       <c r="E37" s="3">
-        <v>167.18</v>
+        <v>259.15</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>112</v>
+        <v>104</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>113</v>
+        <v>105</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D38" s="2" t="s">
-        <v>114</v>
+        <v>97</v>
       </c>
       <c r="E38" s="3">
-        <v>47.54</v>
+        <v>598.54</v>
       </c>
       <c r="F38" s="1" t="s">
-        <v>10</v>
-[...118 lines deleted...]
-      <c r="F44" s="1" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
     <hyperlink ref="F22" r:id="rId22"/>
     <hyperlink ref="F23" r:id="rId23"/>
     <hyperlink ref="F24" r:id="rId24"/>
     <hyperlink ref="F25" r:id="rId25"/>
     <hyperlink ref="F26" r:id="rId26"/>
     <hyperlink ref="F27" r:id="rId27"/>
     <hyperlink ref="F28" r:id="rId28"/>
     <hyperlink ref="F29" r:id="rId29"/>
     <hyperlink ref="F30" r:id="rId30"/>
     <hyperlink ref="F31" r:id="rId31"/>
     <hyperlink ref="F32" r:id="rId32"/>
     <hyperlink ref="F33" r:id="rId33"/>
     <hyperlink ref="F34" r:id="rId34"/>
     <hyperlink ref="F35" r:id="rId35"/>
     <hyperlink ref="F36" r:id="rId36"/>
     <hyperlink ref="F37" r:id="rId37"/>
     <hyperlink ref="F38" r:id="rId38"/>
-    <hyperlink ref="F39" r:id="rId39"/>
-[...4 lines deleted...]
-    <hyperlink ref="F44" r:id="rId44"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>