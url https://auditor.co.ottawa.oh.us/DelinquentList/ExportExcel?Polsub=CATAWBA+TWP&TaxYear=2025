--- v0 (2026-01-10)
+++ v1 (2026-06-11)
@@ -5,686 +5,384 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="201" uniqueCount="201">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="105">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
-    <t>01300029</t>
-[...2 lines deleted...]
-    <t>THOMPSON ROBIN &amp; DARRELL</t>
+    <t>01300361</t>
+  </si>
+  <si>
+    <t>SCHLEPPI RICHARD &amp; PAULA</t>
   </si>
   <si>
     <t>PORT CLINTON CSD</t>
   </si>
   <si>
-    <t xml:space="preserve">5640 E TWIN BEACH  LOT 64</t>
+    <t>2431 NE CATAWBA RD LOT 8</t>
   </si>
   <si>
     <t>View</t>
   </si>
   <si>
-    <t>01300045</t>
-[...43 lines deleted...]
-  <si>
     <t>01300480</t>
   </si>
   <si>
     <t>MCCARTY JEFF</t>
   </si>
   <si>
     <t>4271 N CROGAN ST LOT 182</t>
   </si>
   <si>
-    <t>01300511</t>
-[...34 lines deleted...]
-  <si>
     <t>01300750</t>
   </si>
   <si>
     <t>HEIDENESCHER ROGER A &amp; CATHY R</t>
   </si>
   <si>
     <t>5238 E BUCHANAN</t>
   </si>
   <si>
     <t>01300814</t>
   </si>
   <si>
     <t>CHMIELOWIEC MARK</t>
   </si>
   <si>
     <t>2431 NE CATAWBA RD LOT 11</t>
   </si>
   <si>
-    <t>01301059</t>
-[...7 lines deleted...]
-  <si>
     <t>01301073</t>
   </si>
   <si>
     <t>PACK VALERIE L</t>
   </si>
   <si>
     <t>1871 NE CATAWBA RD LOT 33</t>
   </si>
   <si>
-    <t>01301188</t>
-[...7 lines deleted...]
-  <si>
     <t>01301197</t>
   </si>
   <si>
     <t>SESCO TIMOTHY</t>
   </si>
   <si>
     <t>1810 NW CATAWBA RD LOT 13</t>
   </si>
   <si>
-    <t>01301215</t>
-[...7 lines deleted...]
-  <si>
     <t>01301247</t>
   </si>
   <si>
     <t>BAUMAN JACOB C</t>
   </si>
   <si>
     <t>2431 NE CATAWBA RD LOT 13</t>
   </si>
   <si>
     <t>01301337</t>
   </si>
   <si>
     <t>COZART JOHN T</t>
   </si>
   <si>
     <t xml:space="preserve">5640 E TWIN BEACH  LOT 24</t>
   </si>
   <si>
-    <t>01301854</t>
-[...17 lines deleted...]
-  <si>
     <t>01301933</t>
   </si>
   <si>
     <t>HARLESS KIMBERLY</t>
   </si>
   <si>
     <t>3353 NE CATAWBA RD LOT 6</t>
   </si>
   <si>
     <t>01301957</t>
   </si>
   <si>
     <t>CARNEY MICHAEL &amp; PATRICK CARNEY &amp; MARK CARNEY ETAL</t>
   </si>
   <si>
     <t>1414 MCCLOYS</t>
   </si>
   <si>
     <t>01301984</t>
   </si>
   <si>
     <t>KENDRICK MANDY</t>
   </si>
   <si>
     <t>4271 N CROGAN ST LOT 20</t>
   </si>
   <si>
-    <t>01302034</t>
-[...7 lines deleted...]
-  <si>
     <t>01302040</t>
   </si>
   <si>
     <t>SHIPBAUGH JILL R</t>
   </si>
   <si>
     <t>4113 CROGAN</t>
   </si>
   <si>
     <t>01302084</t>
   </si>
   <si>
     <t>GERTLART DAVID</t>
   </si>
   <si>
     <t>1871 NE CATAWBA RD LOT 4</t>
-  </si>
-[...27 lines deleted...]
-</t>
   </si>
   <si>
     <t>0130284534571000</t>
   </si>
   <si>
     <t>DESANTO JOSEPH D</t>
   </si>
   <si>
     <t xml:space="preserve">1763 NE CATAWBA RD  
 PORT CLINTON OH 43452</t>
   </si>
   <si>
-    <t>0130333415518064</t>
-[...2 lines deleted...]
-    <t>KENDZIERSKI CRAIG A &amp; KENDZIERSKI DANIEL R</t>
+    <t>0130333415518146</t>
+  </si>
+  <si>
+    <t>R&amp;R BOLTING &amp; TIE ROD MAINTENANCE LLC</t>
   </si>
   <si>
     <t xml:space="preserve">N WINDWARD  
 </t>
   </si>
   <si>
-    <t>0130333415518143</t>
-[...22 lines deleted...]
-  <si>
     <t>0130333415518200</t>
   </si>
   <si>
     <t>ROOD MICHAEL K</t>
-  </si>
-[...1 lines deleted...]
-    <t>0130333415518216</t>
   </si>
   <si>
     <t>0130726619537005</t>
   </si>
   <si>
     <t xml:space="preserve">NOT ON FILE  
 </t>
   </si>
   <si>
     <t>0131440112984092</t>
   </si>
   <si>
     <t>MONTGOMERY JO ANN &amp; MARVIN S&amp;T</t>
   </si>
   <si>
     <t xml:space="preserve">1229 CATAWBA BAY  
 PORT CLINTON OH 43452</t>
   </si>
   <si>
-    <t>0131440112984093</t>
-[...8 lines deleted...]
-  <si>
     <t>0131440919398000</t>
   </si>
   <si>
     <t>JTG HOSPITALITY LLC</t>
   </si>
   <si>
     <t xml:space="preserve">1217 NE CATAWBA RD  
 PORT CLINTON OH 43452</t>
   </si>
   <si>
     <t>0131440928016000</t>
   </si>
   <si>
     <t>MARSH'S CROSSING MASTER ASSOCIATION , INC</t>
   </si>
   <si>
     <t xml:space="preserve">NE CATAWBA (REAR)  
 </t>
   </si>
   <si>
     <t>0131441119430000</t>
   </si>
   <si>
     <t xml:space="preserve">NE CATAWBA  
 </t>
   </si>
   <si>
     <t>0131448819497043</t>
   </si>
   <si>
     <t>LEURCK KATHERINE TTEE</t>
   </si>
   <si>
     <t xml:space="preserve">1623 NE CATAWBA RD  
 PORT CLINTON OH 43452</t>
   </si>
   <si>
     <t>0131455119580000</t>
   </si>
   <si>
     <t>DEMATTEIS ERNEST</t>
   </si>
   <si>
     <t xml:space="preserve">3425 NE CATAWBA  
 </t>
   </si>
   <si>
-    <t>0131458819640010</t>
-[...28 lines deleted...]
-  <si>
     <t>0131495320101000</t>
   </si>
   <si>
     <t>SIJAN JAYSON K &amp; TAYLOR N S&amp;T</t>
   </si>
   <si>
     <t xml:space="preserve">1269 NW CATAWBA RD  
 PORT CLINTON OH 43452</t>
   </si>
   <si>
     <t>0131506630378002</t>
   </si>
   <si>
     <t>KLUDING SCOTT D &amp; RHONDA J S&amp;T</t>
   </si>
   <si>
     <t xml:space="preserve">NW CATAWBA  
 PORT CLINTON OH 43452</t>
   </si>
   <si>
     <t>0131554420846000</t>
   </si>
   <si>
     <t>SHIPBAUGH LINDA &amp; JILL SHIPBAUGH ETAL</t>
   </si>
   <si>
     <t xml:space="preserve">4113 CROGAN  
 PORT CLINTON OH 43452</t>
   </si>
   <si>
-    <t>0131564520959000</t>
-[...18 lines deleted...]
-  <si>
     <t>0131635522071000</t>
   </si>
   <si>
     <t>STEPHENSON WILLIAM V JR</t>
   </si>
   <si>
     <t xml:space="preserve">5532 E FOXHAVEN DR  
 PORT CLINTON OH 43452</t>
   </si>
   <si>
     <t>0131636222081000</t>
   </si>
   <si>
     <t>BUTLER FLORENCE MARY TOD</t>
   </si>
   <si>
     <t xml:space="preserve">4684 E WOODLAND DR  
 PORT CLINTON OH 43452</t>
   </si>
   <si>
     <t>0131645822245000</t>
   </si>
   <si>
     <t xml:space="preserve">CHANNEL  
 </t>
   </si>
   <si>
-    <t>0131649730834000</t>
-[...18 lines deleted...]
-  <si>
     <t>0131909226052000</t>
   </si>
   <si>
     <t>CATAWBA ISLAND TOWNSHIP TRUSTEES</t>
   </si>
   <si>
     <t xml:space="preserve">0 MUGGY  
 PORT CLINTON OH 43452</t>
   </si>
   <si>
-    <t>0131963028047000</t>
-[...8 lines deleted...]
-  <si>
     <t>0132014931844007</t>
   </si>
   <si>
     <t>TAYLOR EARLENE TRUSTEE</t>
   </si>
   <si>
     <t xml:space="preserve">657 N HIDDEN HARBOR  
 </t>
   </si>
   <si>
-    <t>0132020831929000</t>
-[...8 lines deleted...]
-  <si>
     <t>0132032732243000</t>
   </si>
   <si>
     <t>MANNINGS GREGORY T &amp; CARRIE L FARREL</t>
   </si>
   <si>
     <t xml:space="preserve">BUCHANAN  
 </t>
   </si>
   <si>
     <t>0132032732244000</t>
   </si>
   <si>
     <t xml:space="preserve">5294 E BUCHANAN DR  
 PORT CLINTON OH 43452</t>
   </si>
   <si>
     <t>0132095734615001</t>
   </si>
   <si>
     <t>CATAWBA WILLOWS LTD AN OHIO LIMITED LIABILITY CO</t>
   </si>
   <si>
     <t xml:space="preserve">SAND  
-</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">3595 E OAK LAKE  
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,0.00"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
@@ -698,1515 +396,801 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F69" headerRowCount="1">
-  <autoFilter ref="A1:F69"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F35" headerRowCount="1">
+  <autoFilter ref="A1:F35"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=45128&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=43516&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=43821&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=46890&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=46516&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=43521&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=43457&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=43321&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=43322&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=45150&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=46530&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=42940&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=44449&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=44969&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=45373&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=47708&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=49204&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=48845&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=47997&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=49037&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=48668&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=11603&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=49133&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=49255&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=49320&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=49527&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=49553&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=49799&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=50383&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=11640&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=11700&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=11762&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=11864&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=11942&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=11945&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=11954&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=11965&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=11999&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=12015&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=12359&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=12825&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=12826&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=13076&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=13077&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=13082&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=13442&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=13585&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=13989&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=14048&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=14093&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=14842&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=14969&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=15437&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=15515&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=15607&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=16196&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=16201&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=16289&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=16313&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=16357&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=16577&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=16706&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=16845&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=16883&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=16908&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=16909&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=17047&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=17133&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=46516&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=43457&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=42940&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=44449&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=45373&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=49204&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=47997&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=49037&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=49133&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=49255&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=49320&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=49553&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=49799&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=11762&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=11945&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=11999&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=12359&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=12825&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=13076&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=13077&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=13082&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=13442&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=13585&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=14842&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=14969&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=15437&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=16196&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=16201&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=16289&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=16577&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=16845&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=16908&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=16909&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=17047&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F69"/>
+  <dimension ref="A1:F35"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.02606964111328" customWidth="1"/>
-    <col min="2" max="2" width="64.91844940185547" customWidth="1"/>
+    <col min="2" max="2" width="54.61925506591797" customWidth="1"/>
     <col min="3" max="3" width="18.4958438873291" customWidth="1"/>
     <col min="4" max="4" width="28.659997940063477" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="3">
-        <v>9.73</v>
+        <v>1107.71</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="3">
-        <v>386.52</v>
+        <v>4739.61</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="3">
-        <v>0.97</v>
+        <v>680.84</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="3">
-        <v>189.88</v>
+        <v>322.18</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="3">
-        <v>1107.71</v>
+        <v>470.99</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>24</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E7" s="3">
-        <v>524.02</v>
+        <v>375.04</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E8" s="3">
-        <v>4739.61</v>
+        <v>440.9</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="3">
-        <v>1338.25</v>
+        <v>0.01</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="3">
-        <v>286.46</v>
+        <v>304.43</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>36</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>37</v>
       </c>
       <c r="E11" s="3">
-        <v>658.09</v>
+        <v>545.58</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>39</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="3">
-        <v>114.92</v>
+        <v>986.79</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>41</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>42</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>43</v>
       </c>
       <c r="E13" s="3">
-        <v>680.84</v>
+        <v>1854.57</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>44</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>46</v>
       </c>
       <c r="E14" s="3">
-        <v>322.18</v>
+        <v>693.96</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>47</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>48</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D15" s="0" t="s">
+      <c r="D15" s="2" t="s">
         <v>49</v>
       </c>
       <c r="E15" s="3">
-        <v>174.72</v>
+        <v>4362.81</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>51</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D16" s="0" t="s">
+      <c r="D16" s="2" t="s">
         <v>52</v>
       </c>
       <c r="E16" s="3">
-        <v>470.99</v>
+        <v>111.82</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>54</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D17" s="0" t="s">
-        <v>55</v>
+      <c r="D17" s="2" t="s">
+        <v>52</v>
       </c>
       <c r="E17" s="3">
-        <v>282.7</v>
+        <v>113.91</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="B18" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="C18" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D18" s="2" t="s">
         <v>56</v>
       </c>
-      <c r="B18" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E18" s="3">
-        <v>375.04</v>
+        <v>232.26</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="B19" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="C19" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D19" s="2" t="s">
         <v>59</v>
       </c>
-      <c r="B19" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E19" s="3">
-        <v>10.1</v>
+        <v>605.9</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="B20" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="C20" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D20" s="2" t="s">
         <v>62</v>
       </c>
-      <c r="B20" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E20" s="3">
-        <v>440.9</v>
+        <v>372.76</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="B21" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="C21" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D21" s="2" t="s">
         <v>65</v>
       </c>
-      <c r="B21" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E21" s="3">
-        <v>0.01</v>
+        <v>24.48</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D22" s="0" t="s">
-        <v>70</v>
+      <c r="D22" s="2" t="s">
+        <v>67</v>
       </c>
       <c r="E22" s="3">
-        <v>228.78</v>
+        <v>90.78</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D23" s="2" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="E23" s="3">
-        <v>153.14</v>
+        <v>782.87</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D24" s="0" t="s">
-        <v>76</v>
+      <c r="D24" s="2" t="s">
+        <v>73</v>
       </c>
       <c r="E24" s="3">
-        <v>304.43</v>
+        <v>81762.71</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D25" s="0" t="s">
-        <v>79</v>
+      <c r="D25" s="2" t="s">
+        <v>76</v>
       </c>
       <c r="E25" s="3">
-        <v>545.58</v>
+        <v>2302.05</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D26" s="0" t="s">
-        <v>82</v>
+      <c r="D26" s="2" t="s">
+        <v>79</v>
       </c>
       <c r="E26" s="3">
-        <v>986.79</v>
+        <v>90.65</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D27" s="0" t="s">
-        <v>85</v>
+      <c r="D27" s="2" t="s">
+        <v>82</v>
       </c>
       <c r="E27" s="3">
-        <v>3.86</v>
+        <v>104.49</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D28" s="0" t="s">
-        <v>88</v>
+      <c r="D28" s="2" t="s">
+        <v>85</v>
       </c>
       <c r="E28" s="3">
-        <v>2354.57</v>
+        <v>1619.44</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D29" s="0" t="s">
-        <v>91</v>
+      <c r="D29" s="2" t="s">
+        <v>88</v>
       </c>
       <c r="E29" s="3">
-        <v>693.96</v>
+        <v>1635.49</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D30" s="0" t="s">
-        <v>94</v>
+      <c r="D30" s="2" t="s">
+        <v>90</v>
       </c>
       <c r="E30" s="3">
-        <v>1.11</v>
+        <v>350.38</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D31" s="2" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="E31" s="3">
-        <v>1083.63</v>
+        <v>2.4</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D32" s="2" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="E32" s="3">
-        <v>49.74</v>
+        <v>108.17</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D33" s="2" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="E33" s="3">
-        <v>4362.81</v>
+        <v>266.8</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>105</v>
+        <v>98</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D34" s="2" t="s">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="E34" s="3">
-        <v>8.36</v>
+        <v>684.53</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>107</v>
+        <v>102</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>108</v>
+        <v>103</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D35" s="2" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="E35" s="3">
-        <v>0.06</v>
+        <v>87554.32</v>
       </c>
       <c r="F35" s="1" t="s">
-        <v>10</v>
-[...678 lines deleted...]
-      <c r="F69" s="1" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
     <hyperlink ref="F22" r:id="rId22"/>
     <hyperlink ref="F23" r:id="rId23"/>
     <hyperlink ref="F24" r:id="rId24"/>
     <hyperlink ref="F25" r:id="rId25"/>
     <hyperlink ref="F26" r:id="rId26"/>
     <hyperlink ref="F27" r:id="rId27"/>
     <hyperlink ref="F28" r:id="rId28"/>
     <hyperlink ref="F29" r:id="rId29"/>
     <hyperlink ref="F30" r:id="rId30"/>
     <hyperlink ref="F31" r:id="rId31"/>
     <hyperlink ref="F32" r:id="rId32"/>
     <hyperlink ref="F33" r:id="rId33"/>
     <hyperlink ref="F34" r:id="rId34"/>
     <hyperlink ref="F35" r:id="rId35"/>
-    <hyperlink ref="F36" r:id="rId36"/>
-[...32 lines deleted...]
-    <hyperlink ref="F69" r:id="rId69"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>