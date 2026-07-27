--- v1 (2026-06-11)
+++ v2 (2026-07-27)
@@ -5,92 +5,83 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="105">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="99" uniqueCount="99">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>01300361</t>
   </si>
   <si>
     <t>SCHLEPPI RICHARD &amp; PAULA</t>
   </si>
   <si>
     <t>PORT CLINTON CSD</t>
   </si>
   <si>
     <t>2431 NE CATAWBA RD LOT 8</t>
   </si>
   <si>
     <t>View</t>
-  </si>
-[...7 lines deleted...]
-    <t>4271 N CROGAN ST LOT 182</t>
   </si>
   <si>
     <t>01300750</t>
   </si>
   <si>
     <t>HEIDENESCHER ROGER A &amp; CATHY R</t>
   </si>
   <si>
     <t>5238 E BUCHANAN</t>
   </si>
   <si>
     <t>01300814</t>
   </si>
   <si>
     <t>CHMIELOWIEC MARK</t>
   </si>
   <si>
     <t>2431 NE CATAWBA RD LOT 11</t>
   </si>
   <si>
     <t>01301073</t>
   </si>
   <si>
     <t>PACK VALERIE L</t>
   </si>
@@ -218,60 +209,50 @@
   <si>
     <t>JTG HOSPITALITY LLC</t>
   </si>
   <si>
     <t xml:space="preserve">1217 NE CATAWBA RD  
 PORT CLINTON OH 43452</t>
   </si>
   <si>
     <t>0131440928016000</t>
   </si>
   <si>
     <t>MARSH'S CROSSING MASTER ASSOCIATION , INC</t>
   </si>
   <si>
     <t xml:space="preserve">NE CATAWBA (REAR)  
 </t>
   </si>
   <si>
     <t>0131441119430000</t>
   </si>
   <si>
     <t xml:space="preserve">NE CATAWBA  
 </t>
   </si>
   <si>
-    <t>0131448819497043</t>
-[...8 lines deleted...]
-  <si>
     <t>0131455119580000</t>
   </si>
   <si>
     <t>DEMATTEIS ERNEST</t>
   </si>
   <si>
     <t xml:space="preserve">3425 NE CATAWBA  
 </t>
   </si>
   <si>
     <t>0131495320101000</t>
   </si>
   <si>
     <t>SIJAN JAYSON K &amp; TAYLOR N S&amp;T</t>
   </si>
   <si>
     <t xml:space="preserve">1269 NW CATAWBA RD  
 PORT CLINTON OH 43452</t>
   </si>
   <si>
     <t>0131506630378002</t>
   </si>
   <si>
     <t>KLUDING SCOTT D &amp; RHONDA J S&amp;T</t>
   </si>
@@ -281,51 +262,51 @@
   </si>
   <si>
     <t>0131554420846000</t>
   </si>
   <si>
     <t>SHIPBAUGH LINDA &amp; JILL SHIPBAUGH ETAL</t>
   </si>
   <si>
     <t xml:space="preserve">4113 CROGAN  
 PORT CLINTON OH 43452</t>
   </si>
   <si>
     <t>0131635522071000</t>
   </si>
   <si>
     <t>STEPHENSON WILLIAM V JR</t>
   </si>
   <si>
     <t xml:space="preserve">5532 E FOXHAVEN DR  
 PORT CLINTON OH 43452</t>
   </si>
   <si>
     <t>0131636222081000</t>
   </si>
   <si>
-    <t>BUTLER FLORENCE MARY TOD</t>
+    <t>BUTLER JENNIFER ANN</t>
   </si>
   <si>
     <t xml:space="preserve">4684 E WOODLAND DR  
 PORT CLINTON OH 43452</t>
   </si>
   <si>
     <t>0131645822245000</t>
   </si>
   <si>
     <t xml:space="preserve">CHANNEL  
 </t>
   </si>
   <si>
     <t>0131909226052000</t>
   </si>
   <si>
     <t>CATAWBA ISLAND TOWNSHIP TRUSTEES</t>
   </si>
   <si>
     <t xml:space="preserve">0 MUGGY  
 PORT CLINTON OH 43452</t>
   </si>
   <si>
     <t>0132014931844007</t>
   </si>
@@ -396,70 +377,70 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F35" headerRowCount="1">
-  <autoFilter ref="A1:F35"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F33" headerRowCount="1">
+  <autoFilter ref="A1:F33"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=46516&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=43457&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=42940&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=44449&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=45373&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=49204&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=47997&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=49037&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=49133&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=49255&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=49320&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=49553&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=49799&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=11762&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=11945&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=11999&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=12359&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=12825&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=13076&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=13077&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=13082&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=13442&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=13585&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=14842&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=14969&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=15437&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=16196&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=16201&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=16289&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=16577&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=16845&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=16908&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=16909&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=17047&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=46516&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=42940&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=44449&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=45373&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=49204&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=47997&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=49037&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=49133&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=49255&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=49320&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=49553&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=49799&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=11762&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=11945&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=11999&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=12359&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=12825&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=13076&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=13077&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=13082&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=13585&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=14842&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=14969&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=15437&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=16196&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=16201&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=16289&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=16577&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=16845&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=16908&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=16909&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=17047&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F35"/>
+  <dimension ref="A1:F33"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.02606964111328" customWidth="1"/>
     <col min="2" max="2" width="54.61925506591797" customWidth="1"/>
     <col min="3" max="3" width="18.4958438873291" customWidth="1"/>
     <col min="4" max="4" width="28.659997940063477" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
@@ -483,714 +464,672 @@
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="3">
         <v>1107.71</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="3">
-        <v>4739.61</v>
+        <v>680.84</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="3">
-        <v>680.84</v>
+        <v>322.18</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="3">
-        <v>322.18</v>
+        <v>470.99</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="3">
-        <v>470.99</v>
+        <v>375.04</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>24</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E7" s="3">
-        <v>375.04</v>
+        <v>440.9</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E8" s="3">
-        <v>440.9</v>
+        <v>0.01</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="3">
-        <v>0.01</v>
+        <v>304.43</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="3">
-        <v>304.43</v>
+        <v>545.58</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>36</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>37</v>
       </c>
       <c r="E11" s="3">
-        <v>545.58</v>
+        <v>986.79</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>39</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="3">
-        <v>986.79</v>
+        <v>1854.57</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>41</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>42</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>43</v>
       </c>
       <c r="E13" s="3">
-        <v>1854.57</v>
+        <v>693.96</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>44</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D14" s="0" t="s">
+      <c r="D14" s="2" t="s">
         <v>46</v>
       </c>
       <c r="E14" s="3">
-        <v>693.96</v>
+        <v>4362.81</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>47</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>48</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>49</v>
       </c>
       <c r="E15" s="3">
-        <v>4362.81</v>
+        <v>111.82</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>51</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="2" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="E16" s="3">
-        <v>111.82</v>
+        <v>113.91</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="B17" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="C17" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D17" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="B17" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E17" s="3">
-        <v>113.91</v>
+        <v>232.26</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="B18" s="0" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>56</v>
       </c>
       <c r="E18" s="3">
-        <v>232.26</v>
+        <v>605.9</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>57</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>58</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>59</v>
       </c>
       <c r="E19" s="3">
-        <v>605.9</v>
+        <v>372.76</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>60</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>61</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>62</v>
       </c>
       <c r="E20" s="3">
-        <v>372.76</v>
+        <v>24.48</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>63</v>
       </c>
       <c r="B21" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="C21" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D21" s="2" t="s">
         <v>64</v>
       </c>
-      <c r="C21" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E21" s="3">
-        <v>24.48</v>
+        <v>90.78</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="B22" s="0" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>67</v>
       </c>
       <c r="E22" s="3">
-        <v>90.78</v>
+        <v>81762.71</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>68</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>69</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>70</v>
       </c>
       <c r="E23" s="3">
-        <v>782.87</v>
+        <v>2302.05</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
         <v>71</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>72</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>73</v>
       </c>
       <c r="E24" s="3">
-        <v>81762.71</v>
+        <v>90.65</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>75</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>76</v>
       </c>
       <c r="E25" s="3">
-        <v>2302.05</v>
+        <v>104.49</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>77</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>78</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>79</v>
       </c>
       <c r="E26" s="3">
-        <v>90.65</v>
+        <v>1619.44</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>80</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>81</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>82</v>
       </c>
       <c r="E27" s="3">
-        <v>104.49</v>
+        <v>1635.49</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>83</v>
       </c>
       <c r="B28" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="C28" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D28" s="2" t="s">
         <v>84</v>
       </c>
-      <c r="C28" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E28" s="3">
-        <v>1619.44</v>
+        <v>350.38</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="B29" s="0" t="s">
         <v>86</v>
       </c>
-      <c r="B29" s="0" t="s">
+      <c r="C29" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D29" s="2" t="s">
         <v>87</v>
       </c>
-      <c r="C29" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E29" s="3">
-        <v>1635.49</v>
+        <v>2.4</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="B30" s="0" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>90</v>
       </c>
       <c r="E30" s="3">
-        <v>350.38</v>
+        <v>108.17</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>91</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>92</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D31" s="2" t="s">
         <v>93</v>
       </c>
       <c r="E31" s="3">
-        <v>2.4</v>
+        <v>266.8</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
         <v>94</v>
       </c>
       <c r="B32" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="C32" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D32" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="C32" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E32" s="3">
-        <v>108.17</v>
+        <v>684.53</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="B33" s="0" t="s">
         <v>97</v>
       </c>
-      <c r="B33" s="0" t="s">
+      <c r="C33" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D33" s="2" t="s">
         <v>98</v>
       </c>
-      <c r="C33" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E33" s="3">
-        <v>266.8</v>
+        <v>87554.32</v>
       </c>
       <c r="F33" s="1" t="s">
-        <v>10</v>
-[...38 lines deleted...]
-      <c r="F35" s="1" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
     <hyperlink ref="F22" r:id="rId22"/>
     <hyperlink ref="F23" r:id="rId23"/>
     <hyperlink ref="F24" r:id="rId24"/>
     <hyperlink ref="F25" r:id="rId25"/>
     <hyperlink ref="F26" r:id="rId26"/>
     <hyperlink ref="F27" r:id="rId27"/>
     <hyperlink ref="F28" r:id="rId28"/>
     <hyperlink ref="F29" r:id="rId29"/>
     <hyperlink ref="F30" r:id="rId30"/>
     <hyperlink ref="F31" r:id="rId31"/>
     <hyperlink ref="F32" r:id="rId32"/>
     <hyperlink ref="F33" r:id="rId33"/>
-    <hyperlink ref="F34" r:id="rId34"/>
-    <hyperlink ref="F35" r:id="rId35"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>