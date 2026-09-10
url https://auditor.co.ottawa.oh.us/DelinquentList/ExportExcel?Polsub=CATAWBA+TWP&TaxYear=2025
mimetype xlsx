--- v2 (2026-07-27)
+++ v3 (2026-09-10)
@@ -5,51 +5,51 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="99" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="88">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>01300361</t>
   </si>
   <si>
     <t>SCHLEPPI RICHARD &amp; PAULA</t>
   </si>
   <si>
@@ -178,79 +178,52 @@
   </si>
   <si>
     <t xml:space="preserve">N WINDWARD  
 </t>
   </si>
   <si>
     <t>0130333415518200</t>
   </si>
   <si>
     <t>ROOD MICHAEL K</t>
   </si>
   <si>
     <t>0130726619537005</t>
   </si>
   <si>
     <t xml:space="preserve">NOT ON FILE  
 </t>
   </si>
   <si>
     <t>0131440112984092</t>
   </si>
   <si>
     <t>MONTGOMERY JO ANN &amp; MARVIN S&amp;T</t>
   </si>
   <si>
-    <t xml:space="preserve">1229 CATAWBA BAY  
+    <t xml:space="preserve">731 LOST LAKE DR  
 PORT CLINTON OH 43452</t>
-  </si>
-[...25 lines deleted...]
-</t>
   </si>
   <si>
     <t>0131455119580000</t>
   </si>
   <si>
     <t>DEMATTEIS ERNEST</t>
   </si>
   <si>
     <t xml:space="preserve">3425 NE CATAWBA  
 </t>
   </si>
   <si>
     <t>0131495320101000</t>
   </si>
   <si>
     <t>SIJAN JAYSON K &amp; TAYLOR N S&amp;T</t>
   </si>
   <si>
     <t xml:space="preserve">1269 NW CATAWBA RD  
 PORT CLINTON OH 43452</t>
   </si>
   <si>
     <t>0131506630378002</t>
   </si>
   <si>
@@ -284,60 +257,50 @@
     <t>0131636222081000</t>
   </si>
   <si>
     <t>BUTLER JENNIFER ANN</t>
   </si>
   <si>
     <t xml:space="preserve">4684 E WOODLAND DR  
 PORT CLINTON OH 43452</t>
   </si>
   <si>
     <t>0131645822245000</t>
   </si>
   <si>
     <t xml:space="preserve">CHANNEL  
 </t>
   </si>
   <si>
     <t>0131909226052000</t>
   </si>
   <si>
     <t>CATAWBA ISLAND TOWNSHIP TRUSTEES</t>
   </si>
   <si>
     <t xml:space="preserve">0 MUGGY  
 PORT CLINTON OH 43452</t>
-  </si>
-[...8 lines deleted...]
-</t>
   </si>
   <si>
     <t>0132032732243000</t>
   </si>
   <si>
     <t>MANNINGS GREGORY T &amp; CARRIE L FARREL</t>
   </si>
   <si>
     <t xml:space="preserve">BUCHANAN  
 </t>
   </si>
   <si>
     <t>0132032732244000</t>
   </si>
   <si>
     <t xml:space="preserve">5294 E BUCHANAN DR  
 PORT CLINTON OH 43452</t>
   </si>
   <si>
     <t>0132095734615001</t>
   </si>
   <si>
     <t>CATAWBA WILLOWS LTD AN OHIO LIMITED LIABILITY CO</t>
   </si>
   <si>
@@ -377,759 +340,675 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F33" headerRowCount="1">
-  <autoFilter ref="A1:F33"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F29" headerRowCount="1">
+  <autoFilter ref="A1:F29"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=46516&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=42940&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=44449&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=45373&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=49204&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=47997&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=49037&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=49133&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=49255&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=49320&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=49553&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=49799&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=11762&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=11945&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=11999&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=12359&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=12825&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=13076&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=13077&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=13082&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=13585&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=14842&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=14969&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=15437&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=16196&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=16201&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=16289&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=16577&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=16845&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=16908&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=16909&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=17047&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=46516&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=42940&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=44449&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=45373&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=49204&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=47997&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=49037&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=49133&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=49255&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=49320&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=49553&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=49799&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=11762&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=11945&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=11999&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=12359&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=12825&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=13585&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=14842&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=14969&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=15437&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=16196&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=16201&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=16289&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=16577&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=16908&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=16909&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=17047&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F33"/>
+  <dimension ref="A1:F29"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.02606964111328" customWidth="1"/>
     <col min="2" max="2" width="54.61925506591797" customWidth="1"/>
     <col min="3" max="3" width="18.4958438873291" customWidth="1"/>
     <col min="4" max="4" width="28.659997940063477" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="3">
-        <v>1107.71</v>
+        <v>1165.87</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="3">
-        <v>680.84</v>
+        <v>716.58</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="3">
-        <v>322.18</v>
+        <v>339.09</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="3">
-        <v>470.99</v>
+        <v>495.72</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="3">
-        <v>375.04</v>
+        <v>394.73</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>24</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E7" s="3">
-        <v>440.9</v>
+        <v>464.05</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E8" s="3">
         <v>0.01</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="3">
-        <v>304.43</v>
+        <v>320.41</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="3">
-        <v>545.58</v>
+        <v>574.22</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>36</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>37</v>
       </c>
       <c r="E11" s="3">
-        <v>986.79</v>
+        <v>1038.58</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>39</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="3">
-        <v>1854.57</v>
+        <v>1951.93</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>41</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>42</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>43</v>
       </c>
       <c r="E13" s="3">
-        <v>693.96</v>
+        <v>730.39</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>44</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>46</v>
       </c>
       <c r="E14" s="3">
-        <v>4362.81</v>
+        <v>4591.86</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>47</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>48</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>49</v>
       </c>
       <c r="E15" s="3">
-        <v>111.82</v>
+        <v>117.69</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>51</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>49</v>
       </c>
       <c r="E16" s="3">
-        <v>113.91</v>
+        <v>119.89</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>53</v>
       </c>
       <c r="E17" s="3">
-        <v>232.26</v>
+        <v>244.45</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>54</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>55</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>56</v>
       </c>
       <c r="E18" s="3">
-        <v>605.9</v>
+        <v>637.71</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>57</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>58</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>59</v>
       </c>
       <c r="E19" s="3">
-        <v>372.76</v>
+        <v>86055.26</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>60</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>61</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>62</v>
       </c>
       <c r="E20" s="3">
-        <v>24.48</v>
+        <v>2422.91</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>63</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="2" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E21" s="3">
-        <v>90.78</v>
+        <v>95.41</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D22" s="2" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E22" s="3">
-        <v>81762.71</v>
+        <v>109.98</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D23" s="2" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E23" s="3">
-        <v>2302.05</v>
+        <v>1704.46</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D24" s="2" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="E24" s="3">
-        <v>90.65</v>
+        <v>1721.35</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>76</v>
       </c>
       <c r="E25" s="3">
-        <v>104.49</v>
+        <v>368.77</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>77</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>78</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>79</v>
       </c>
       <c r="E26" s="3">
-        <v>1619.44</v>
+        <v>2.53</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>80</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>81</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>82</v>
       </c>
       <c r="E27" s="3">
-        <v>1635.49</v>
+        <v>280.81</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>83</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>84</v>
       </c>
       <c r="E28" s="3">
-        <v>350.38</v>
+        <v>720.47</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>86</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>87</v>
       </c>
       <c r="E29" s="3">
-        <v>2.4</v>
+        <v>92150.92</v>
       </c>
       <c r="F29" s="1" t="s">
-        <v>10</v>
-[...78 lines deleted...]
-      <c r="F33" s="1" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
     <hyperlink ref="F22" r:id="rId22"/>
     <hyperlink ref="F23" r:id="rId23"/>
     <hyperlink ref="F24" r:id="rId24"/>
     <hyperlink ref="F25" r:id="rId25"/>
     <hyperlink ref="F26" r:id="rId26"/>
     <hyperlink ref="F27" r:id="rId27"/>
     <hyperlink ref="F28" r:id="rId28"/>
     <hyperlink ref="F29" r:id="rId29"/>
-    <hyperlink ref="F30" r:id="rId30"/>
-[...2 lines deleted...]
-    <hyperlink ref="F33" r:id="rId33"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>