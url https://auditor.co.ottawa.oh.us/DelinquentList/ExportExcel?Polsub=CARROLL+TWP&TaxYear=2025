--- v0 (2026-01-10)
+++ v1 (2026-06-11)
@@ -5,107 +5,98 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="242" uniqueCount="242">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="180" uniqueCount="180">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>0080000200001000</t>
   </si>
   <si>
     <t>JOHNSON HARRY R</t>
   </si>
   <si>
     <t>BENTON-CARROLL-SALEM LSD</t>
   </si>
   <si>
     <t xml:space="preserve">WASHINGTON  
 </t>
   </si>
   <si>
     <t>View</t>
   </si>
   <si>
     <t>0080000200002000</t>
   </si>
   <si>
     <t>00800083</t>
   </si>
   <si>
     <t>TATE JOSEPH E C/O J SHEPHERD</t>
   </si>
   <si>
     <t>4685 N TOUSSAINT SOUTH RD LOT 9</t>
   </si>
   <si>
-    <t>00800138</t>
-[...7 lines deleted...]
-  <si>
     <t>0080014600145022</t>
   </si>
   <si>
     <t>DEIBERT WESLEY A</t>
   </si>
   <si>
     <t xml:space="preserve">WALL  
 </t>
   </si>
   <si>
     <t>00800154</t>
   </si>
   <si>
     <t>HALAS DANIEL T C/O KLINE TINA</t>
   </si>
   <si>
     <t>4685 N TOUSSAINT SOUTH RD LOT 2</t>
   </si>
   <si>
     <t>00800170</t>
   </si>
   <si>
     <t>DELONG TERI LYNN</t>
   </si>
   <si>
@@ -117,59 +108,50 @@
   <si>
     <t>SOMERLOT KENNETH L C/O TOM HALLARAN</t>
   </si>
   <si>
     <t>4685 N TOUSSAINT SOUTH RD LOT 92</t>
   </si>
   <si>
     <t>00800184</t>
   </si>
   <si>
     <t>VIVEROS ASHLEY ALEJANDRA</t>
   </si>
   <si>
     <t>4685 N TOUSSAINT SOUTH RD LOT 68</t>
   </si>
   <si>
     <t>00800189</t>
   </si>
   <si>
     <t>TYREE JACK &amp; ANNA</t>
   </si>
   <si>
     <t>4685 N TOUSSAINT SOUTH RD LOT 37</t>
   </si>
   <si>
-    <t>00800239</t>
-[...7 lines deleted...]
-  <si>
     <t>00800242</t>
   </si>
   <si>
     <t>BAYLESS GEORGE C/O R CENTER C/O GEORGE O. TRENCHARD JR</t>
   </si>
   <si>
     <t>4685 N TOUSSAINT SOUTH RD LOT 6</t>
   </si>
   <si>
     <t>00800243</t>
   </si>
   <si>
     <t>COLE JACK C/O LONNIE KING</t>
   </si>
   <si>
     <t>4685 N TOUSSAINT SOUTH RD LOT 71</t>
   </si>
   <si>
     <t>00800247</t>
   </si>
   <si>
     <t>FOKY STEVE C/O NORMAN PILKINGTON</t>
   </si>
   <si>
     <t>4685 N TOUSSAINT SOUTH RD LOT 4</t>
@@ -287,211 +269,115 @@
     <t>PATTON GARY L</t>
   </si>
   <si>
     <t xml:space="preserve">HAYES  
 </t>
   </si>
   <si>
     <t>00800505</t>
   </si>
   <si>
     <t>MARTIN IAN</t>
   </si>
   <si>
     <t xml:space="preserve">10655 W SR 2  LOT 2</t>
   </si>
   <si>
     <t>00800513</t>
   </si>
   <si>
     <t>SISSON JEFFREY MICHAEL</t>
   </si>
   <si>
     <t>4685 N TOUSSAINT SOUTH RD LOT 91</t>
   </si>
   <si>
-    <t>00800563</t>
-[...25 lines deleted...]
-  <si>
     <t>00800590</t>
   </si>
   <si>
     <t>MOSKAL PAUL</t>
   </si>
   <si>
     <t>5146 N SR 2</t>
   </si>
   <si>
     <t>00800592</t>
   </si>
   <si>
     <t>WOOD THOMAS R &amp; GENEVA L TAYLOR WROS</t>
   </si>
   <si>
     <t>4685 N TOUSSAINT SOUTH RD LOT 36</t>
-  </si>
-[...37 lines deleted...]
-OAK HARBOR OH 43449</t>
   </si>
   <si>
     <t>0080696009100000</t>
   </si>
   <si>
     <t>BELCHER TIMOTHY D</t>
   </si>
   <si>
     <t xml:space="preserve">10076 W COLLINGWOOD BLVD  
 OAK HARBOR OH 43449</t>
   </si>
   <si>
-    <t>0080887113366003</t>
-[...18 lines deleted...]
-  <si>
     <t>0080925812341002</t>
   </si>
   <si>
     <t>KING ANTHONY J &amp; SUSAN K S&amp;T</t>
   </si>
   <si>
     <t xml:space="preserve">3050 N LAKESHORE DR  
 PORT CLINTON OH 43452</t>
   </si>
   <si>
     <t>0080925812341003</t>
   </si>
   <si>
     <t>FORD BRUCE T &amp; BEVERLY J S&amp;T</t>
   </si>
   <si>
     <t xml:space="preserve">3090 SR 2  
 PORT CLINTON OH 43452</t>
   </si>
   <si>
     <t>0080926313201000</t>
   </si>
   <si>
     <t>GORTON DANE</t>
   </si>
   <si>
     <t xml:space="preserve">6460 N RUSSELL RD  
 OAK HARBOR OH 43449</t>
   </si>
   <si>
     <t>0080926313256030</t>
   </si>
   <si>
     <t xml:space="preserve">1017 MIDDLE BASS  
 </t>
   </si>
   <si>
-    <t>0080926313256078</t>
-[...8 lines deleted...]
-  <si>
     <t>0080926313256099</t>
   </si>
   <si>
     <t>HALAS ROBERT T &amp; MARY RUTH S&amp;T</t>
   </si>
   <si>
     <t xml:space="preserve">1119 NORTH BASS  
 </t>
   </si>
   <si>
     <t>0080926313266112</t>
   </si>
   <si>
     <t>FROELICH COREY S&amp;T &amp; REYES BERNADINA</t>
   </si>
   <si>
     <t xml:space="preserve">6458 TEAL BEND  
 </t>
   </si>
   <si>
     <t>0080926313266116</t>
   </si>
   <si>
     <t>BLAUSEY GREGORY A</t>
   </si>
@@ -548,277 +434,191 @@
   <si>
     <t xml:space="preserve">11545 W DUFF WASHA  
 OAK HARBOR OH 43449</t>
   </si>
   <si>
     <t>0080942212621003</t>
   </si>
   <si>
     <t>WALKER JAMES D &amp; KAREN S&amp;T</t>
   </si>
   <si>
     <t xml:space="preserve">9350 W TOUSSAINT EAST  
 OAK HARBOR OH 43449</t>
   </si>
   <si>
     <t>0080946512639009</t>
   </si>
   <si>
     <t>JOHANNSEN LINDA L &amp; JOHN S&amp;T</t>
   </si>
   <si>
     <t xml:space="preserve">DUFF WASHA (REAR)  
 </t>
   </si>
   <si>
-    <t>0080964112940001</t>
-[...8 lines deleted...]
-  <si>
     <t>0080967712928000</t>
   </si>
   <si>
     <t>MALLETT CLOYD &amp; MIRL WHITE</t>
   </si>
   <si>
     <t>0080967812929000</t>
   </si>
   <si>
     <t>ATKINS AARON THOMAS</t>
   </si>
   <si>
     <t>0080967921021004</t>
   </si>
   <si>
     <t>EILRICK JORDAN N &amp; ASHLY S&amp;T</t>
   </si>
   <si>
     <t xml:space="preserve">W GENZMAN  
 </t>
   </si>
   <si>
     <t>0080968312942000</t>
   </si>
   <si>
     <t>FRANTZ JOSH</t>
   </si>
   <si>
     <t>0080969112955000</t>
   </si>
   <si>
     <t>SPELKER ALBERT J</t>
   </si>
   <si>
     <t xml:space="preserve">NORWOOD  
 </t>
   </si>
   <si>
     <t>0080969912968000</t>
   </si>
   <si>
     <t>VAN KEUREN JOHN III</t>
   </si>
   <si>
-    <t>0080970212973001</t>
-[...8 lines deleted...]
-  <si>
     <t>0080971412988001</t>
   </si>
   <si>
     <t>VRANISH MICHAEL G &amp; KAYLEE M S&amp;T</t>
   </si>
   <si>
     <t xml:space="preserve">GENZMAN  
 </t>
   </si>
   <si>
-    <t>0080971512989000</t>
-[...8 lines deleted...]
-  <si>
     <t>0080976513060000</t>
   </si>
   <si>
     <t>DEMSHOK JAMES &amp; CHRISTINE I TRUSTEES</t>
   </si>
   <si>
     <t xml:space="preserve">9217 W GENZMAN RD  
 OAK HARBOR OH 43449</t>
   </si>
   <si>
     <t>0080979521586001</t>
   </si>
   <si>
     <t>ALBERTY WILLIAM ROBERT</t>
   </si>
   <si>
     <t xml:space="preserve">2444 N CARROLL ERIE  
 </t>
   </si>
   <si>
-    <t>0080982113136000</t>
-[...12 lines deleted...]
-    <t>DEATON ERIC W</t>
+    <t>0080986313202000</t>
+  </si>
+  <si>
+    <t>GOTTSCHALK SUSAN R</t>
   </si>
   <si>
     <t xml:space="preserve">OVERLOOK  
 </t>
   </si>
   <si>
-    <t>0080986313202000</t>
-[...34 lines deleted...]
-  <si>
     <t>0081020913674000</t>
   </si>
   <si>
     <t>DAVIS LOIE E</t>
   </si>
   <si>
     <t xml:space="preserve">HOLLYWOOD  
 </t>
   </si>
   <si>
     <t>0081029513790000</t>
   </si>
   <si>
-    <t>HAHN ERIC D</t>
+    <t>PICK OF THE CROP LLC</t>
   </si>
   <si>
     <t xml:space="preserve">6659 LONG BEACH  
 OAK HARBOR OH 43449</t>
   </si>
   <si>
-    <t>0081037713900000</t>
-[...8 lines deleted...]
-  <si>
     <t>0081053814110000</t>
   </si>
   <si>
     <t>AIKEN GARY WAYNE</t>
   </si>
   <si>
     <t xml:space="preserve">8355 W THOMPSON RD  
 OAK HARBOR OH 43449</t>
   </si>
   <si>
     <t>0081089126692008</t>
   </si>
   <si>
     <t>KRISTEN ACRES PROPERTIES ASSOCIATION</t>
   </si>
   <si>
     <t xml:space="preserve">NOT ON FILE  
 </t>
   </si>
   <si>
     <t>0081534729674002</t>
   </si>
   <si>
     <t>FOWLER RAYMOND LEROY &amp; MARY JUNE</t>
   </si>
   <si>
     <t xml:space="preserve">BODI  
 </t>
   </si>
   <si>
-    <t>0081945127396000</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">9365 W HOLLYWOOD  
+    <t>0081941627351000</t>
+  </si>
+  <si>
+    <t>BROUGH DANIEL W &amp; JESSICA E S&amp;T</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10118 W TOUSSAINT EAST RD  
 OAK HARBOR OH 43449</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,0.00"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
@@ -832,70 +632,70 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F83" headerRowCount="1">
-  <autoFilter ref="A1:F83"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F61" headerRowCount="1">
+  <autoFilter ref="A1:F61"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=5778&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=5779&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=44598&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=44760&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=5833&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=43690&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=46112&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=44426&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=46830&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=45822&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=46836&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=44945&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=44766&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=46474&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=45330&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=5838&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=46123&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=46132&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=5845&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=42758&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=49704&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=47563&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=47896&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=48408&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=42768&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=48010&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=5883&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=48089&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=48147&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=48544&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=48564&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=48654&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=48732&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=48763&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=48893&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=5931&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=6008&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=6089&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=6096&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=6151&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=6152&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=6237&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=6238&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=6249&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=6284&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=6332&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=6353&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=6465&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=6469&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=6490&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=6647&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=6715&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=6720&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=6866&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=6878&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=6917&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=7120&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=7175&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=7176&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=7181&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=7193&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=7200&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=7215&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=7218&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=7230&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=7233&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=7305&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=7348&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=7390&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=7446&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=7456&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=7606&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=7684&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=7685&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=7686&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=7716&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=7736&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=7760&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=7818&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=7859&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=7902&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=8059&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=5778&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=5779&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=44598&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=5833&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=43690&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=46112&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=44426&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=46830&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=45822&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=44945&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=44766&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=46474&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=45330&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=5838&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=46123&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=46132&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=5845&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=42758&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=49704&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=47563&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=47896&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=48408&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=42768&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=48010&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=5883&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=48089&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=48147&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=48732&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=48763&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=6096&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=6237&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=6238&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=6249&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=6284&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=6353&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=6465&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=6469&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=6490&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=6647&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=6715&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=6720&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=6866&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=6878&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=6917&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=7175&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=7176&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=7181&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=7193&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=7200&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=7215&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=7230&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=7305&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=7348&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=7456&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=7716&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=7736&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=7818&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=7859&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=7902&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=8024&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F83"/>
+  <dimension ref="A1:F61"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.02606964111328" customWidth="1"/>
     <col min="2" max="2" width="57.70891189575195" customWidth="1"/>
     <col min="3" max="3" width="27.978635787963867" customWidth="1"/>
     <col min="4" max="4" width="35.56364059448242" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
@@ -955,1617 +755,1177 @@
         <v>13</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E4" s="3">
         <v>1121.71</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>15</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>16</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="0" t="s">
+      <c r="D5" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E5" s="3">
-        <v>2711.42</v>
+        <v>3505.14</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>19</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D6" s="1" t="s">
+      <c r="D6" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="3">
-        <v>3505.14</v>
+        <v>1749.82</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="3">
-        <v>1749.82</v>
+        <v>1082.75</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>24</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>25</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E8" s="3">
-        <v>1082.75</v>
+        <v>1769.53</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>27</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>28</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="E9" s="3">
-        <v>1769.53</v>
+        <v>109.52</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>30</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>31</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="3">
-        <v>109.52</v>
+        <v>92.58</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>33</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>34</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="3">
-        <v>92.58</v>
+        <v>692.61</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>37</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="3">
-        <v>366.02</v>
+        <v>1252.66</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>39</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>40</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>41</v>
       </c>
       <c r="E13" s="3">
-        <v>692.61</v>
+        <v>1864.71</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>42</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>43</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E14" s="3">
-        <v>1252.66</v>
+        <v>2100.45</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>45</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D15" s="0" t="s">
-        <v>47</v>
+      <c r="D15" s="1" t="s">
+        <v>9</v>
       </c>
       <c r="E15" s="3">
-        <v>1864.71</v>
+        <v>233.48</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="B16" s="0" t="s">
         <v>48</v>
       </c>
-      <c r="B16" s="0" t="s">
+      <c r="C16" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="C16" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E16" s="3">
-        <v>2100.45</v>
+        <v>606.63</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="B17" s="0" t="s">
         <v>51</v>
       </c>
-      <c r="B17" s="0" t="s">
+      <c r="C17" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="C17" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E17" s="3">
-        <v>233.48</v>
+        <v>731.74</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>54</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D18" s="0" t="s">
+      <c r="D18" s="1" t="s">
         <v>55</v>
       </c>
       <c r="E18" s="3">
-        <v>606.63</v>
+        <v>4958.43</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>56</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>57</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>58</v>
       </c>
       <c r="E19" s="3">
-        <v>731.74</v>
+        <v>737.8</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>59</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>60</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D20" s="1" t="s">
+      <c r="D20" s="0" t="s">
         <v>61</v>
       </c>
       <c r="E20" s="3">
-        <v>4958.43</v>
+        <v>204.37</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>62</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>63</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>64</v>
       </c>
       <c r="E21" s="3">
-        <v>737.8</v>
+        <v>73.48</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>65</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>66</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>67</v>
       </c>
       <c r="E22" s="3">
-        <v>204.37</v>
+        <v>592.57</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>68</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>69</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E23" s="3">
-        <v>73.48</v>
+        <v>343.48</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
         <v>71</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>72</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E24" s="3">
-        <v>592.57</v>
+        <v>917.42</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>75</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>76</v>
       </c>
       <c r="E25" s="3">
-        <v>343.48</v>
+        <v>1314.08</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>77</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>78</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D26" s="0" t="s">
+      <c r="D26" s="1" t="s">
         <v>79</v>
       </c>
       <c r="E26" s="3">
-        <v>917.42</v>
+        <v>481</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>80</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>81</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E27" s="3">
-        <v>1314.08</v>
+        <v>580.07</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>83</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>84</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D28" s="1" t="s">
+      <c r="D28" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E28" s="3">
-        <v>481</v>
+        <v>100.81</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
         <v>86</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>87</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E29" s="3">
-        <v>580.07</v>
+        <v>7322.2</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
         <v>89</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>90</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E30" s="3">
-        <v>100.81</v>
+        <v>674.48</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>92</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>93</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D31" s="0" t="s">
+      <c r="D31" s="1" t="s">
         <v>94</v>
       </c>
       <c r="E31" s="3">
-        <v>294.61</v>
+        <v>17204.28</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
         <v>95</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>96</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D32" s="0" t="s">
+      <c r="D32" s="1" t="s">
         <v>97</v>
       </c>
       <c r="E32" s="3">
-        <v>438.46</v>
+        <v>1332.29</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
         <v>98</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>99</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D33" s="0" t="s">
+      <c r="D33" s="1" t="s">
         <v>100</v>
       </c>
       <c r="E33" s="3">
-        <v>2121.53</v>
+        <v>760.14</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
         <v>101</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>102</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D34" s="0" t="s">
+      <c r="D34" s="1" t="s">
         <v>103</v>
       </c>
       <c r="E34" s="3">
-        <v>7322.2</v>
+        <v>1019.49</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
         <v>104</v>
       </c>
       <c r="B35" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="C35" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D35" s="1" t="s">
         <v>105</v>
       </c>
-      <c r="C35" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E35" s="3">
-        <v>674.48</v>
+        <v>628.67</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="B36" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="B36" s="0" t="s">
+      <c r="C36" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D36" s="1" t="s">
         <v>108</v>
       </c>
-      <c r="C36" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E36" s="3">
-        <v>5.23</v>
+        <v>913.93</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="B37" s="0" t="s">
         <v>110</v>
       </c>
-      <c r="B37" s="0" t="s">
+      <c r="C37" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D37" s="1" t="s">
         <v>111</v>
       </c>
-      <c r="C37" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E37" s="3">
-        <v>0.06</v>
+        <v>1402.14</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="B38" s="0" t="s">
         <v>113</v>
       </c>
-      <c r="B38" s="0" t="s">
+      <c r="C38" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D38" s="1" t="s">
         <v>114</v>
       </c>
-      <c r="C38" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E38" s="3">
-        <v>393.03</v>
+        <v>59.49</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="B39" s="0" t="s">
         <v>116</v>
       </c>
-      <c r="B39" s="0" t="s">
+      <c r="C39" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D39" s="1" t="s">
         <v>117</v>
       </c>
-      <c r="C39" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E39" s="3">
-        <v>554.73</v>
+        <v>1393.08</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="B40" s="0" t="s">
         <v>119</v>
       </c>
-      <c r="B40" s="0" t="s">
+      <c r="C40" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D40" s="1" t="s">
         <v>120</v>
       </c>
-      <c r="C40" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E40" s="3">
-        <v>17204.28</v>
+        <v>3.11</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="B41" s="0" t="s">
         <v>122</v>
       </c>
-      <c r="B41" s="0" t="s">
+      <c r="C41" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D41" s="1" t="s">
         <v>123</v>
       </c>
-      <c r="C41" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E41" s="3">
-        <v>8.67</v>
+        <v>1285.39</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="B42" s="0" t="s">
         <v>125</v>
       </c>
-      <c r="B42" s="0" t="s">
+      <c r="C42" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D42" s="1" t="s">
         <v>126</v>
       </c>
-      <c r="C42" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E42" s="3">
-        <v>8.16</v>
+        <v>7459.41</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="B43" s="0" t="s">
         <v>128</v>
       </c>
-      <c r="B43" s="0" t="s">
+      <c r="C43" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D43" s="1" t="s">
         <v>129</v>
       </c>
-      <c r="C43" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E43" s="3">
-        <v>1332.29</v>
+        <v>15952.14</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="B44" s="0" t="s">
         <v>131</v>
       </c>
-      <c r="B44" s="0" t="s">
+      <c r="C44" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D44" s="1" t="s">
         <v>132</v>
       </c>
-      <c r="C44" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E44" s="3">
-        <v>760.14</v>
+        <v>1063.18</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="B45" s="0" t="s">
         <v>134</v>
       </c>
-      <c r="B45" s="0" t="s">
+      <c r="C45" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D45" s="1" t="s">
         <v>135</v>
       </c>
-      <c r="C45" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E45" s="3">
-        <v>1019.49</v>
+        <v>34.03</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="B46" s="0" t="s">
         <v>137</v>
       </c>
-      <c r="B46" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C46" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>138</v>
+        <v>9</v>
       </c>
       <c r="E46" s="3">
-        <v>628.67</v>
+        <v>1241.57</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="B47" s="0" t="s">
         <v>139</v>
       </c>
-      <c r="B47" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C47" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>141</v>
+        <v>9</v>
       </c>
       <c r="E47" s="3">
-        <v>14.51</v>
+        <v>1027.75</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="B48" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="C48" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D48" s="1" t="s">
         <v>142</v>
       </c>
-      <c r="B48" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E48" s="3">
-        <v>913.93</v>
+        <v>823.23</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>147</v>
+        <v>9</v>
       </c>
       <c r="E49" s="3">
-        <v>1402.14</v>
+        <v>241.62</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="E50" s="3">
-        <v>59.49</v>
+        <v>4166.02</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="E51" s="3">
-        <v>1393.08</v>
+        <v>3883.13</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>154</v>
+        <v>150</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
       <c r="E52" s="3">
-        <v>119.79</v>
+        <v>7.36</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="E53" s="3">
-        <v>2285.39</v>
+        <v>34.58</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="E54" s="3">
-        <v>7459.41</v>
+        <v>119.83</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="E55" s="3">
-        <v>15952.14</v>
+        <v>451.67</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>168</v>
+        <v>164</v>
       </c>
       <c r="E56" s="3">
-        <v>1063.18</v>
+        <v>660.15</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
       <c r="E57" s="3">
-        <v>34.03</v>
+        <v>3639.04</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="E58" s="3">
-        <v>473.18</v>
+        <v>415.76</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>176</v>
+        <v>172</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>9</v>
+        <v>173</v>
       </c>
       <c r="E59" s="3">
-        <v>1241.57</v>
+        <v>187.98</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>9</v>
+        <v>176</v>
       </c>
       <c r="E60" s="3">
-        <v>1027.75</v>
+        <v>69.69</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="B61" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="C61" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D61" s="1" t="s">
         <v>179</v>
       </c>
-      <c r="B61" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E61" s="3">
-        <v>823.23</v>
+        <v>14922.82</v>
       </c>
       <c r="F61" s="2" t="s">
-        <v>10</v>
-[...438 lines deleted...]
-      <c r="F83" s="2" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
@@ -2587,54 +1947,32 @@
     <hyperlink ref="F37" r:id="rId37"/>
     <hyperlink ref="F38" r:id="rId38"/>
     <hyperlink ref="F39" r:id="rId39"/>
     <hyperlink ref="F40" r:id="rId40"/>
     <hyperlink ref="F41" r:id="rId41"/>
     <hyperlink ref="F42" r:id="rId42"/>
     <hyperlink ref="F43" r:id="rId43"/>
     <hyperlink ref="F44" r:id="rId44"/>
     <hyperlink ref="F45" r:id="rId45"/>
     <hyperlink ref="F46" r:id="rId46"/>
     <hyperlink ref="F47" r:id="rId47"/>
     <hyperlink ref="F48" r:id="rId48"/>
     <hyperlink ref="F49" r:id="rId49"/>
     <hyperlink ref="F50" r:id="rId50"/>
     <hyperlink ref="F51" r:id="rId51"/>
     <hyperlink ref="F52" r:id="rId52"/>
     <hyperlink ref="F53" r:id="rId53"/>
     <hyperlink ref="F54" r:id="rId54"/>
     <hyperlink ref="F55" r:id="rId55"/>
     <hyperlink ref="F56" r:id="rId56"/>
     <hyperlink ref="F57" r:id="rId57"/>
     <hyperlink ref="F58" r:id="rId58"/>
     <hyperlink ref="F59" r:id="rId59"/>
     <hyperlink ref="F60" r:id="rId60"/>
     <hyperlink ref="F61" r:id="rId61"/>
-    <hyperlink ref="F62" r:id="rId62"/>
-[...20 lines deleted...]
-    <hyperlink ref="F83" r:id="rId83"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>