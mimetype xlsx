--- v1 (2026-06-11)
+++ v2 (2026-07-27)
@@ -5,51 +5,51 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="180" uniqueCount="180">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="169" uniqueCount="169">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>0080000200001000</t>
   </si>
   <si>
     <t>JOHNSON HARRY R</t>
   </si>
   <si>
@@ -187,93 +187,66 @@
     <t>FREEWORTH ROBERT M</t>
   </si>
   <si>
     <t>4685 N TOUSSAINT SOUTH RD LOT 3</t>
   </si>
   <si>
     <t>0080035906678000</t>
   </si>
   <si>
     <t>SQUIRE FRANK W III &amp; ROBIN S S&amp;T</t>
   </si>
   <si>
     <t xml:space="preserve">PASADENA  
 </t>
   </si>
   <si>
     <t>00800379</t>
   </si>
   <si>
     <t>HALAS ROBERT &amp; MARY RUTH</t>
   </si>
   <si>
     <t xml:space="preserve">8781 W SR 2  UNIT 1119</t>
   </si>
   <si>
-    <t>00800387</t>
-[...16 lines deleted...]
-  <si>
     <t>00800461</t>
   </si>
   <si>
     <t>BERCAW DREW</t>
   </si>
   <si>
     <t xml:space="preserve">8781 W SR 2  LOT 242</t>
   </si>
   <si>
     <t>00800465</t>
   </si>
   <si>
     <t>FORD ROBERT</t>
   </si>
   <si>
     <t>1730 N BEHLMAN</t>
-  </si>
-[...7 lines deleted...]
-    <t xml:space="preserve">8781 W SR 2  UNIT 1061</t>
   </si>
   <si>
     <t>00800495</t>
   </si>
   <si>
     <t>BOSH JERALD C/O STACY MICHAEL</t>
   </si>
   <si>
     <t>4685 N TOUSSAINT SOUTH RD LOT 116</t>
   </si>
   <si>
     <t>0080049913096000</t>
   </si>
   <si>
     <t>PATTON GARY L</t>
   </si>
   <si>
     <t xml:space="preserve">HAYES  
 </t>
   </si>
   <si>
     <t>00800505</t>
   </si>
   <si>
     <t>MARTIN IAN</t>
@@ -330,50 +303,53 @@
   </si>
   <si>
     <t>0080925812341003</t>
   </si>
   <si>
     <t>FORD BRUCE T &amp; BEVERLY J S&amp;T</t>
   </si>
   <si>
     <t xml:space="preserve">3090 SR 2  
 PORT CLINTON OH 43452</t>
   </si>
   <si>
     <t>0080926313201000</t>
   </si>
   <si>
     <t>GORTON DANE</t>
   </si>
   <si>
     <t xml:space="preserve">6460 N RUSSELL RD  
 OAK HARBOR OH 43449</t>
   </si>
   <si>
     <t>0080926313256030</t>
   </si>
   <si>
+    <t>TRAVIS THERON R</t>
+  </si>
+  <si>
     <t xml:space="preserve">1017 MIDDLE BASS  
 </t>
   </si>
   <si>
     <t>0080926313256099</t>
   </si>
   <si>
     <t>HALAS ROBERT T &amp; MARY RUTH S&amp;T</t>
   </si>
   <si>
     <t xml:space="preserve">1119 NORTH BASS  
 </t>
   </si>
   <si>
     <t>0080926313266112</t>
   </si>
   <si>
     <t>FROELICH COREY S&amp;T &amp; REYES BERNADINA</t>
   </si>
   <si>
     <t xml:space="preserve">6458 TEAL BEND  
 </t>
   </si>
   <si>
     <t>0080926313266116</t>
@@ -496,60 +472,50 @@
   <si>
     <t>0080969912968000</t>
   </si>
   <si>
     <t>VAN KEUREN JOHN III</t>
   </si>
   <si>
     <t>0080971412988001</t>
   </si>
   <si>
     <t>VRANISH MICHAEL G &amp; KAYLEE M S&amp;T</t>
   </si>
   <si>
     <t xml:space="preserve">GENZMAN  
 </t>
   </si>
   <si>
     <t>0080976513060000</t>
   </si>
   <si>
     <t>DEMSHOK JAMES &amp; CHRISTINE I TRUSTEES</t>
   </si>
   <si>
     <t xml:space="preserve">9217 W GENZMAN RD  
 OAK HARBOR OH 43449</t>
-  </si>
-[...8 lines deleted...]
-</t>
   </si>
   <si>
     <t>0080986313202000</t>
   </si>
   <si>
     <t>GOTTSCHALK SUSAN R</t>
   </si>
   <si>
     <t xml:space="preserve">OVERLOOK  
 </t>
   </si>
   <si>
     <t>0081020913674000</t>
   </si>
   <si>
     <t>DAVIS LOIE E</t>
   </si>
   <si>
     <t xml:space="preserve">HOLLYWOOD  
 </t>
   </si>
   <si>
     <t>0081029513790000</t>
   </si>
   <si>
@@ -632,70 +598,70 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F61" headerRowCount="1">
-  <autoFilter ref="A1:F61"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F57" headerRowCount="1">
+  <autoFilter ref="A1:F57"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=5778&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=5779&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=44598&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=5833&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=43690&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=46112&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=44426&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=46830&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=45822&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=44945&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=44766&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=46474&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=45330&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=5838&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=46123&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=46132&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=5845&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=42758&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=49704&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=47563&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=47896&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=48408&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=42768&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=48010&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=5883&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=48089&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=48147&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=48732&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=48763&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=6096&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=6237&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=6238&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=6249&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=6284&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=6353&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=6465&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=6469&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=6490&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=6647&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=6715&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=6720&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=6866&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=6878&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=6917&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=7175&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=7176&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=7181&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=7193&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=7200&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=7215&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=7230&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=7305&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=7348&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=7456&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=7716&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=7736&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=7818&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=7859&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=7902&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=8024&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=5778&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=5779&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=44598&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=5833&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=43690&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=46112&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=44426&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=46830&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=45822&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=44945&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=44766&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=46474&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=45330&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=5838&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=46123&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=46132&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=5845&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=42758&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=47896&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=48408&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=48010&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=5883&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=48089&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=48147&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=48732&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=48763&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=6096&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=6237&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=6238&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=6249&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=6284&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=6353&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=6465&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=6469&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=6490&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=6647&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=6715&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=6720&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=6866&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=6878&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=6917&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=7175&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=7176&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=7181&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=7193&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=7200&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=7215&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=7230&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=7305&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=7456&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=7716&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=7736&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=7818&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=7859&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=7902&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=8024&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F61"/>
+  <dimension ref="A1:F57"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.02606964111328" customWidth="1"/>
     <col min="2" max="2" width="57.70891189575195" customWidth="1"/>
     <col min="3" max="3" width="27.978635787963867" customWidth="1"/>
     <col min="4" max="4" width="35.56364059448242" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
@@ -1059,873 +1025,793 @@
       </c>
       <c r="D19" s="0" t="s">
         <v>58</v>
       </c>
       <c r="E19" s="3">
         <v>737.8</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>59</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>60</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>61</v>
       </c>
       <c r="E20" s="3">
-        <v>204.37</v>
+        <v>592.57</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>62</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>63</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>64</v>
       </c>
       <c r="E21" s="3">
-        <v>73.48</v>
+        <v>343.48</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>65</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>66</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>67</v>
       </c>
       <c r="E22" s="3">
-        <v>592.57</v>
+        <v>1314.08</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>68</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>69</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D23" s="0" t="s">
+      <c r="D23" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E23" s="3">
-        <v>343.48</v>
+        <v>481</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
         <v>71</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>72</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E24" s="3">
-        <v>917.42</v>
+        <v>580.07</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>75</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>76</v>
       </c>
       <c r="E25" s="3">
-        <v>1314.08</v>
+        <v>100.81</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>77</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>78</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D26" s="1" t="s">
+      <c r="D26" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E26" s="3">
-        <v>481</v>
+        <v>7322.2</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>80</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>81</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E27" s="3">
-        <v>580.07</v>
+        <v>674.48</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>83</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>84</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D28" s="0" t="s">
+      <c r="D28" s="1" t="s">
         <v>85</v>
       </c>
       <c r="E28" s="3">
-        <v>100.81</v>
+        <v>17204.28</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
         <v>86</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>87</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D29" s="0" t="s">
+      <c r="D29" s="1" t="s">
         <v>88</v>
       </c>
       <c r="E29" s="3">
-        <v>7322.2</v>
+        <v>1332.29</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
         <v>89</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>90</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D30" s="0" t="s">
+      <c r="D30" s="1" t="s">
         <v>91</v>
       </c>
       <c r="E30" s="3">
-        <v>674.48</v>
+        <v>760.14</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>92</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>93</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>94</v>
       </c>
       <c r="E31" s="3">
-        <v>17204.28</v>
+        <v>1019.49</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
         <v>95</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>96</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>97</v>
       </c>
       <c r="E32" s="3">
-        <v>1332.29</v>
+        <v>428.67</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
         <v>98</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>99</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>100</v>
       </c>
       <c r="E33" s="3">
-        <v>760.14</v>
+        <v>913.93</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
         <v>101</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>102</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>103</v>
       </c>
       <c r="E34" s="3">
-        <v>1019.49</v>
+        <v>1402.14</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
         <v>104</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>60</v>
+        <v>105</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E35" s="3">
-        <v>628.67</v>
+        <v>59.49</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E36" s="3">
-        <v>913.93</v>
+        <v>1393.08</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E37" s="3">
-        <v>1402.14</v>
+        <v>3.11</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E38" s="3">
-        <v>59.49</v>
+        <v>285.39</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="E39" s="3">
-        <v>1393.08</v>
+        <v>7459.41</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="E40" s="3">
-        <v>3.11</v>
+        <v>15952.14</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="E41" s="3">
-        <v>1285.39</v>
+        <v>1038.18</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="E42" s="3">
-        <v>7459.41</v>
+        <v>34.03</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>129</v>
+        <v>9</v>
       </c>
       <c r="E43" s="3">
-        <v>15952.14</v>
+        <v>1241.57</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
         <v>130</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>131</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>132</v>
+        <v>9</v>
       </c>
       <c r="E44" s="3">
-        <v>1063.18</v>
+        <v>1027.75</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="B45" s="0" t="s">
         <v>133</v>
       </c>
-      <c r="B45" s="0" t="s">
+      <c r="C45" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D45" s="1" t="s">
         <v>134</v>
       </c>
-      <c r="C45" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E45" s="3">
-        <v>34.03</v>
+        <v>823.23</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="B46" s="0" t="s">
         <v>136</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E46" s="3">
-        <v>1241.57</v>
+        <v>241.62</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
+        <v>137</v>
+      </c>
+      <c r="B47" s="0" t="s">
         <v>138</v>
       </c>
-      <c r="B47" s="0" t="s">
+      <c r="C47" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D47" s="1" t="s">
         <v>139</v>
       </c>
-      <c r="C47" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E47" s="3">
-        <v>1027.75</v>
+        <v>4166.02</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
         <v>140</v>
       </c>
       <c r="B48" s="0" t="s">
         <v>141</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="E48" s="3">
-        <v>823.23</v>
+        <v>3883.13</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="B49" s="0" t="s">
         <v>143</v>
       </c>
-      <c r="B49" s="0" t="s">
+      <c r="C49" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D49" s="1" t="s">
         <v>144</v>
       </c>
-      <c r="C49" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E49" s="3">
-        <v>241.62</v>
+        <v>7.36</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
         <v>145</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>146</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>147</v>
       </c>
       <c r="E50" s="3">
-        <v>4166.02</v>
+        <v>34.58</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
         <v>148</v>
       </c>
       <c r="B51" s="0" t="s">
         <v>149</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="E51" s="3">
-        <v>3883.13</v>
+        <v>451.67</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E52" s="3">
-        <v>7.36</v>
+        <v>660.15</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E53" s="3">
-        <v>34.58</v>
+        <v>3639.04</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E54" s="3">
-        <v>119.83</v>
+        <v>415.76</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E55" s="3">
-        <v>451.67</v>
+        <v>187.98</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E56" s="3">
-        <v>660.15</v>
+        <v>69.69</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E57" s="3">
-        <v>3639.04</v>
+        <v>14922.82</v>
       </c>
       <c r="F57" s="2" t="s">
-        <v>10</v>
-[...78 lines deleted...]
-      <c r="F61" s="2" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
@@ -1943,36 +1829,32 @@
     <hyperlink ref="F33" r:id="rId33"/>
     <hyperlink ref="F34" r:id="rId34"/>
     <hyperlink ref="F35" r:id="rId35"/>
     <hyperlink ref="F36" r:id="rId36"/>
     <hyperlink ref="F37" r:id="rId37"/>
     <hyperlink ref="F38" r:id="rId38"/>
     <hyperlink ref="F39" r:id="rId39"/>
     <hyperlink ref="F40" r:id="rId40"/>
     <hyperlink ref="F41" r:id="rId41"/>
     <hyperlink ref="F42" r:id="rId42"/>
     <hyperlink ref="F43" r:id="rId43"/>
     <hyperlink ref="F44" r:id="rId44"/>
     <hyperlink ref="F45" r:id="rId45"/>
     <hyperlink ref="F46" r:id="rId46"/>
     <hyperlink ref="F47" r:id="rId47"/>
     <hyperlink ref="F48" r:id="rId48"/>
     <hyperlink ref="F49" r:id="rId49"/>
     <hyperlink ref="F50" r:id="rId50"/>
     <hyperlink ref="F51" r:id="rId51"/>
     <hyperlink ref="F52" r:id="rId52"/>
     <hyperlink ref="F53" r:id="rId53"/>
     <hyperlink ref="F54" r:id="rId54"/>
     <hyperlink ref="F55" r:id="rId55"/>
     <hyperlink ref="F56" r:id="rId56"/>
     <hyperlink ref="F57" r:id="rId57"/>
-    <hyperlink ref="F58" r:id="rId58"/>
-[...2 lines deleted...]
-    <hyperlink ref="F61" r:id="rId61"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>