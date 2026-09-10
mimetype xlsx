--- v2 (2026-07-27)
+++ v3 (2026-09-10)
@@ -5,51 +5,51 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="169" uniqueCount="169">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="163" uniqueCount="163">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>0080000200001000</t>
   </si>
   <si>
     <t>JOHNSON HARRY R</t>
   </si>
   <si>
@@ -196,59 +196,50 @@
     <t>SQUIRE FRANK W III &amp; ROBIN S S&amp;T</t>
   </si>
   <si>
     <t xml:space="preserve">PASADENA  
 </t>
   </si>
   <si>
     <t>00800379</t>
   </si>
   <si>
     <t>HALAS ROBERT &amp; MARY RUTH</t>
   </si>
   <si>
     <t xml:space="preserve">8781 W SR 2  UNIT 1119</t>
   </si>
   <si>
     <t>00800461</t>
   </si>
   <si>
     <t>BERCAW DREW</t>
   </si>
   <si>
     <t xml:space="preserve">8781 W SR 2  LOT 242</t>
   </si>
   <si>
-    <t>00800465</t>
-[...7 lines deleted...]
-  <si>
     <t>00800495</t>
   </si>
   <si>
     <t>BOSH JERALD C/O STACY MICHAEL</t>
   </si>
   <si>
     <t>4685 N TOUSSAINT SOUTH RD LOT 116</t>
   </si>
   <si>
     <t>0080049913096000</t>
   </si>
   <si>
     <t>PATTON GARY L</t>
   </si>
   <si>
     <t xml:space="preserve">HAYES  
 </t>
   </si>
   <si>
     <t>00800505</t>
   </si>
   <si>
     <t>MARTIN IAN</t>
   </si>
   <si>
@@ -472,60 +463,50 @@
   <si>
     <t>0080969912968000</t>
   </si>
   <si>
     <t>VAN KEUREN JOHN III</t>
   </si>
   <si>
     <t>0080971412988001</t>
   </si>
   <si>
     <t>VRANISH MICHAEL G &amp; KAYLEE M S&amp;T</t>
   </si>
   <si>
     <t xml:space="preserve">GENZMAN  
 </t>
   </si>
   <si>
     <t>0080976513060000</t>
   </si>
   <si>
     <t>DEMSHOK JAMES &amp; CHRISTINE I TRUSTEES</t>
   </si>
   <si>
     <t xml:space="preserve">9217 W GENZMAN RD  
 OAK HARBOR OH 43449</t>
-  </si>
-[...8 lines deleted...]
-</t>
   </si>
   <si>
     <t>0081020913674000</t>
   </si>
   <si>
     <t>DAVIS LOIE E</t>
   </si>
   <si>
     <t xml:space="preserve">HOLLYWOOD  
 </t>
   </si>
   <si>
     <t>0081029513790000</t>
   </si>
   <si>
     <t>PICK OF THE CROP LLC</t>
   </si>
   <si>
     <t xml:space="preserve">6659 LONG BEACH  
 OAK HARBOR OH 43449</t>
   </si>
   <si>
     <t>0081053814110000</t>
   </si>
   <si>
@@ -598,1220 +579,1180 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F57" headerRowCount="1">
-  <autoFilter ref="A1:F57"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F55" headerRowCount="1">
+  <autoFilter ref="A1:F55"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=5778&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=5779&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=44598&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=5833&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=43690&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=46112&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=44426&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=46830&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=45822&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=44945&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=44766&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=46474&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=45330&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=5838&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=46123&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=46132&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=5845&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=42758&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=47896&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=48408&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=48010&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=5883&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=48089&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=48147&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=48732&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=48763&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=6096&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=6237&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=6238&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=6249&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=6284&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=6353&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=6465&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=6469&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=6490&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=6647&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=6715&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=6720&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=6866&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=6878&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=6917&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=7175&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=7176&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=7181&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=7193&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=7200&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=7215&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=7230&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=7305&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=7456&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=7716&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=7736&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=7818&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=7859&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=7902&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=8024&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=5778&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=5779&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=44598&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=5833&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=43690&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=46112&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=44426&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=46830&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=45822&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=44945&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=44766&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=46474&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=45330&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=5838&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=46123&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=46132&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=5845&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=42758&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=47896&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=48010&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=5883&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=48089&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=48147&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=48732&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/ManufacturedHome?Property_ID=48763&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=6096&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=6237&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=6238&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=6249&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=6284&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=6353&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=6465&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=6469&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=6490&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=6647&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=6715&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=6720&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=6866&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=6878&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=6917&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=7175&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=7176&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=7181&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=7193&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=7200&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=7215&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=7230&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=7305&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=7716&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=7736&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=7818&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=7859&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=7902&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auditor.co.ottawa.oh.us/RealEstate/Index?Property_ID=8024&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F57"/>
+  <dimension ref="A1:F55"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.02606964111328" customWidth="1"/>
     <col min="2" max="2" width="57.70891189575195" customWidth="1"/>
     <col min="3" max="3" width="27.978635787963867" customWidth="1"/>
     <col min="4" max="4" width="35.56364059448242" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="3">
-        <v>915.98</v>
+        <v>964.08</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="3">
-        <v>1606.86</v>
+        <v>1691.2</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E4" s="3">
-        <v>1121.71</v>
+        <v>1180.59</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>15</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>16</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E5" s="3">
-        <v>3505.14</v>
+        <v>3689.15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>19</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="3">
-        <v>1749.82</v>
+        <v>1841.68</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="3">
-        <v>1082.75</v>
+        <v>1139.59</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>24</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>25</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E8" s="3">
-        <v>1769.53</v>
+        <v>1862.43</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>27</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>28</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="E9" s="3">
-        <v>109.52</v>
+        <v>115.27</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>30</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>31</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="3">
-        <v>92.58</v>
+        <v>97.44</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>33</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>34</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="3">
-        <v>692.61</v>
+        <v>328.99</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>37</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="3">
-        <v>1252.66</v>
+        <v>1318.44</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>39</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>40</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>41</v>
       </c>
       <c r="E13" s="3">
-        <v>1864.71</v>
+        <v>1962.6</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>42</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>43</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E14" s="3">
-        <v>2100.45</v>
+        <v>2210.74</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>45</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E15" s="3">
-        <v>233.48</v>
+        <v>245.73</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>47</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>48</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>49</v>
       </c>
       <c r="E16" s="3">
-        <v>606.63</v>
+        <v>638.47</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>51</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="3">
-        <v>731.74</v>
+        <v>770.15</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>54</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>55</v>
       </c>
       <c r="E18" s="3">
-        <v>4958.43</v>
+        <v>5218.74</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>56</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>57</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>58</v>
       </c>
       <c r="E19" s="3">
-        <v>737.8</v>
+        <v>776.53</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>59</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>60</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>61</v>
       </c>
       <c r="E20" s="3">
-        <v>592.57</v>
+        <v>623.68</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>62</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>63</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>64</v>
       </c>
       <c r="E21" s="3">
-        <v>343.48</v>
+        <v>1383.08</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>65</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>66</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D22" s="0" t="s">
+      <c r="D22" s="1" t="s">
         <v>67</v>
       </c>
       <c r="E22" s="3">
-        <v>1314.08</v>
+        <v>506.24</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>68</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>69</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D23" s="1" t="s">
+      <c r="D23" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E23" s="3">
-        <v>481</v>
+        <v>610.51</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
         <v>71</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>72</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E24" s="3">
-        <v>580.07</v>
+        <v>106.11</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>75</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>76</v>
       </c>
       <c r="E25" s="3">
-        <v>100.81</v>
+        <v>7706.61</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>77</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>78</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E26" s="3">
-        <v>7322.2</v>
+        <v>709.88</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>80</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>81</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D27" s="0" t="s">
+      <c r="D27" s="1" t="s">
         <v>82</v>
       </c>
       <c r="E27" s="3">
-        <v>674.48</v>
+        <v>18107.49</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>83</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>84</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>85</v>
       </c>
       <c r="E28" s="3">
-        <v>17204.28</v>
+        <v>1402.24</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
         <v>86</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>87</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>88</v>
       </c>
       <c r="E29" s="3">
-        <v>1332.29</v>
+        <v>800.04</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
         <v>89</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>90</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>91</v>
       </c>
       <c r="E30" s="3">
-        <v>760.14</v>
+        <v>1073.01</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>92</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>93</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>94</v>
       </c>
       <c r="E31" s="3">
-        <v>1019.49</v>
+        <v>451.18</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
         <v>95</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>96</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>97</v>
       </c>
       <c r="E32" s="3">
-        <v>428.67</v>
+        <v>961.91</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
         <v>98</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>99</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>100</v>
       </c>
       <c r="E33" s="3">
-        <v>913.93</v>
+        <v>1475.75</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
         <v>101</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>102</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>103</v>
       </c>
       <c r="E34" s="3">
-        <v>1402.14</v>
+        <v>62.61</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
         <v>104</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>105</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="3">
-        <v>59.49</v>
+        <v>1466.22</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
         <v>107</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>108</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>109</v>
       </c>
       <c r="E36" s="3">
-        <v>1393.08</v>
+        <v>3.27</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>111</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>112</v>
       </c>
       <c r="E37" s="3">
-        <v>3.11</v>
+        <v>300.37</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
         <v>113</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>114</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>115</v>
       </c>
       <c r="E38" s="3">
-        <v>285.39</v>
+        <v>7851.03</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
         <v>116</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>117</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>118</v>
       </c>
       <c r="E39" s="3">
-        <v>7459.41</v>
+        <v>16789.6</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
         <v>119</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>120</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>121</v>
       </c>
       <c r="E40" s="3">
-        <v>15952.14</v>
+        <v>1092.69</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
         <v>122</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>123</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>124</v>
       </c>
       <c r="E41" s="3">
-        <v>1038.18</v>
+        <v>35.82</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
         <v>125</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>126</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>127</v>
+        <v>9</v>
       </c>
       <c r="E42" s="3">
-        <v>34.03</v>
+        <v>1306.76</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="B43" s="0" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E43" s="3">
-        <v>1241.57</v>
+        <v>1081.7</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="B44" s="0" t="s">
         <v>130</v>
       </c>
-      <c r="B44" s="0" t="s">
+      <c r="C44" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D44" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="C44" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E44" s="3">
-        <v>1027.75</v>
+        <v>866.45</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
         <v>132</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>133</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>134</v>
+        <v>9</v>
       </c>
       <c r="E45" s="3">
-        <v>823.23</v>
+        <v>254.3</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="B46" s="0" t="s">
         <v>135</v>
       </c>
-      <c r="B46" s="0" t="s">
+      <c r="C46" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D46" s="1" t="s">
         <v>136</v>
       </c>
-      <c r="C46" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E46" s="3">
-        <v>241.62</v>
+        <v>4384.72</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
         <v>137</v>
       </c>
       <c r="B47" s="0" t="s">
         <v>138</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="E47" s="3">
-        <v>4166.02</v>
+        <v>4086.97</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="B48" s="0" t="s">
         <v>140</v>
       </c>
-      <c r="B48" s="0" t="s">
+      <c r="C48" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D48" s="1" t="s">
         <v>141</v>
       </c>
-      <c r="C48" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E48" s="3">
-        <v>3883.13</v>
+        <v>7.75</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
         <v>142</v>
       </c>
       <c r="B49" s="0" t="s">
         <v>143</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>144</v>
       </c>
       <c r="E49" s="3">
-        <v>7.36</v>
+        <v>36.4</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
         <v>145</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>146</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>147</v>
       </c>
       <c r="E50" s="3">
-        <v>34.58</v>
+        <v>694.82</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
         <v>148</v>
       </c>
       <c r="B51" s="0" t="s">
         <v>149</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>150</v>
       </c>
       <c r="E51" s="3">
-        <v>451.67</v>
+        <v>3830.09</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
         <v>151</v>
       </c>
       <c r="B52" s="0" t="s">
         <v>152</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>153</v>
       </c>
       <c r="E52" s="3">
-        <v>660.15</v>
+        <v>437.59</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
         <v>154</v>
       </c>
       <c r="B53" s="0" t="s">
         <v>155</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>156</v>
       </c>
       <c r="E53" s="3">
-        <v>3639.04</v>
+        <v>197.85</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
         <v>157</v>
       </c>
       <c r="B54" s="0" t="s">
         <v>158</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>159</v>
       </c>
       <c r="E54" s="3">
-        <v>415.76</v>
+        <v>73.34</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
         <v>160</v>
       </c>
       <c r="B55" s="0" t="s">
         <v>161</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E55" s="3">
-        <v>187.98</v>
+        <v>15706.27</v>
       </c>
       <c r="F55" s="2" t="s">
-        <v>10</v>
-[...38 lines deleted...]
-      <c r="F57" s="2" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
@@ -1827,34 +1768,32 @@
     <hyperlink ref="F31" r:id="rId31"/>
     <hyperlink ref="F32" r:id="rId32"/>
     <hyperlink ref="F33" r:id="rId33"/>
     <hyperlink ref="F34" r:id="rId34"/>
     <hyperlink ref="F35" r:id="rId35"/>
     <hyperlink ref="F36" r:id="rId36"/>
     <hyperlink ref="F37" r:id="rId37"/>
     <hyperlink ref="F38" r:id="rId38"/>
     <hyperlink ref="F39" r:id="rId39"/>
     <hyperlink ref="F40" r:id="rId40"/>
     <hyperlink ref="F41" r:id="rId41"/>
     <hyperlink ref="F42" r:id="rId42"/>
     <hyperlink ref="F43" r:id="rId43"/>
     <hyperlink ref="F44" r:id="rId44"/>
     <hyperlink ref="F45" r:id="rId45"/>
     <hyperlink ref="F46" r:id="rId46"/>
     <hyperlink ref="F47" r:id="rId47"/>
     <hyperlink ref="F48" r:id="rId48"/>
     <hyperlink ref="F49" r:id="rId49"/>
     <hyperlink ref="F50" r:id="rId50"/>
     <hyperlink ref="F51" r:id="rId51"/>
     <hyperlink ref="F52" r:id="rId52"/>
     <hyperlink ref="F53" r:id="rId53"/>
     <hyperlink ref="F54" r:id="rId54"/>
     <hyperlink ref="F55" r:id="rId55"/>
-    <hyperlink ref="F56" r:id="rId56"/>
-    <hyperlink ref="F57" r:id="rId57"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>